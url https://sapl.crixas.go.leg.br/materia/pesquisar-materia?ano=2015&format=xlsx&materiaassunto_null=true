--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -51,180 +51,180 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PJLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/726/projeto_no_002_-_2015_-_vera_lucia_e_pedro_fernandes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/726/projeto_no_002_-_2015_-_vera_lucia_e_pedro_fernandes.pdf</t>
   </si>
   <si>
     <t>Projeto nº 002/2015. Dispõe sobre o nome do Posto de Saúde no Distrito de Auriverde, Município de Crixás-GO e da outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/725/projeto_no_003_-_2015_-_mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/725/projeto_no_003_-_2015_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto nº 003/2015. Dispõe sobre alteração na lei municipal 1.659, de 30 de Dezembro de 2011, acerca da Criação de Quadro e Cargos de Provimento Efetivo e comissionados da Câmara Municipal  de Crixás e da outras providências .</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/724/projeto_no_004_-_2015_-_presidencia_e__mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/724/projeto_no_004_-_2015_-_presidencia_e__mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto nº 004/2015. Dispõe sobre o processo legislativo de declaração de utilidade pública das entidades que menciona, disciplina o processo administrativo  de registro das mesmas e seu cancelamento, e da outras providências.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Alvaro Lopes</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/723/projeto_no_005_-_2015_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/723/projeto_no_005_-_2015_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 005/2015. Declara de utilidade pública a entidade, Comitiva Nossa Senhora da Conceição - C. N. S. C. Estabelecida no Município de Crixás-GO.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CPR - Comissão Permanente Reunida</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/722/projeto_no_006_-_2015_-_mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/722/projeto_no_006_-_2015_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto nº 006/2015. Dispõe acerca de baixa no patrimônio e doação de bens inservíveis da Câmara Municipal de Crixás.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/721/projeto_no_007_-_2015_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/721/projeto_no_007_-_2015_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 007/2015. Dispõe sobre a prevenção e a punição do Assédio Moral na Administração Pública Municipal.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/720/projeto_no_009_-_2015_-_tiago_dietz_e_pedro_ferrnandes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/720/projeto_no_009_-_2015_-_tiago_dietz_e_pedro_ferrnandes.pdf</t>
   </si>
   <si>
     <t>Projeto nº 009/2015. Dispõe sobre alteração do paragrafo único do inciso XVII do artigo 3º da lei 1.826/2015 e da outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Pedrinho Sem Terra</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/719/projeto_no_010_-_2015_-_pedro_fernandes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/719/projeto_no_010_-_2015_-_pedro_fernandes.pdf</t>
   </si>
   <si>
     <t>Projeto nº 010/2015. "Reconhecer de Utilidade Pública", e da outras providências.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/718/projeto_no_011_-_2015_-_pedro_fernandes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/718/projeto_no_011_-_2015_-_pedro_fernandes.pdf</t>
   </si>
   <si>
     <t>Projeto nº 011/2015. "Reconhecer de Utilidade Pública", e da outras providências.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/716/projeto_no_012_-_2015_-_pedro_fernandes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/716/projeto_no_012_-_2015_-_pedro_fernandes.pdf</t>
   </si>
   <si>
     <t>Projeto nº 012/2015. Ementa: Altera o dispositivo do art. 1º da lei N 1.789/2014, de 18 de Agosto de 2014, e da outras providências.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/717/projeto_no_013_-_2015_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/717/projeto_no_013_-_2015_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 012/2015. Atribui responsabilidade aos organizadores de festas e eventos em logradouros e locais públicos no âmbito do Município de Crixás-GO e da outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -531,68 +531,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/726/projeto_no_002_-_2015_-_vera_lucia_e_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/725/projeto_no_003_-_2015_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/724/projeto_no_004_-_2015_-_presidencia_e__mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/723/projeto_no_005_-_2015_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/722/projeto_no_006_-_2015_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/721/projeto_no_007_-_2015_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/720/projeto_no_009_-_2015_-_tiago_dietz_e_pedro_ferrnandes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/719/projeto_no_010_-_2015_-_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/718/projeto_no_011_-_2015_-_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/716/projeto_no_012_-_2015_-_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/717/projeto_no_013_-_2015_-_alvaro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/726/projeto_no_002_-_2015_-_vera_lucia_e_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/725/projeto_no_003_-_2015_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/724/projeto_no_004_-_2015_-_presidencia_e__mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/723/projeto_no_005_-_2015_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/722/projeto_no_006_-_2015_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/721/projeto_no_007_-_2015_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/720/projeto_no_009_-_2015_-_tiago_dietz_e_pedro_ferrnandes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/719/projeto_no_010_-_2015_-_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/718/projeto_no_011_-_2015_-_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/716/projeto_no_012_-_2015_-_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2015/717/projeto_no_013_-_2015_-_alvaro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="124.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="204.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>