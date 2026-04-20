--- v0 (2026-03-03)
+++ v1 (2026-04-20)
@@ -54,132 +54,132 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PJLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Alvaro Lopes</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/715/projeto_no_001_-_2016_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/715/projeto_no_001_-_2016_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº001/2016. Autoriza o Poder Executivo a repassar aos agentes comunitários de saúde (ACS'S), o incentivo financeiro adicional e da outras providências</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Tiago Dietz</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/714/projeto_no_002_-_2016_-_tiago_dietz.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/714/projeto_no_002_-_2016_-_tiago_dietz.pdf</t>
   </si>
   <si>
     <t>Projeto nº 002/2016. Dispõe sobre denominação, emplacamento e numeração das vias públicas, institui a obrigatoriedade da colocação de numeração predial e de caixa receptora de correspondências em cada domicílio da cidade de Crixás-GO, e da outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/713/projeto_no_004_-_2016_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/713/projeto_no_004_-_2016_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 004/2016. Declara como área de especial interesse social, para fins de urbanização e regularização  urbanística  e fundiária; a área denominada de setor Morada do Sol III e da outras providências.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/712/projeto_no_005_-_2016_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/712/projeto_no_005_-_2016_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 005/2016. Estabelece regras gerais para a aplicação de Concursos Públicos no âmbito do Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Pedrinho Sem Terra</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/711/projeto_no_006_-_2016_-_pedro_fernandes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/711/projeto_no_006_-_2016_-_pedro_fernandes.pdf</t>
   </si>
   <si>
     <t>Projeto nº 006/2016. "Reconhecer de Utilidade Pública" e da outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/710/projeto_no_007_-_2016_-_tiago_diatz.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/710/projeto_no_007_-_2016_-_tiago_diatz.pdf</t>
   </si>
   <si>
     <t>Projeto nº 007/2016. Altera o art. 12da lei n 1.694/12, de 27 de Dezembro de 2012 e da outras providências.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>CPR - Comissão Permanente Reunida</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/709/projeto_no_008_-_2016_-_mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/709/projeto_no_008_-_2016_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto nº 008/2016. Fixa subsídios dos Agentes Políticos do Município de Crixás, para a legislatura de 2017 a 2020 e da outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -486,68 +486,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/715/projeto_no_001_-_2016_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/714/projeto_no_002_-_2016_-_tiago_dietz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/713/projeto_no_004_-_2016_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/712/projeto_no_005_-_2016_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/711/projeto_no_006_-_2016_-_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/710/projeto_no_007_-_2016_-_tiago_diatz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/709/projeto_no_008_-_2016_-_mesa_diretora.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/715/projeto_no_001_-_2016_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/714/projeto_no_002_-_2016_-_tiago_dietz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/713/projeto_no_004_-_2016_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/712/projeto_no_005_-_2016_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/711/projeto_no_006_-_2016_-_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/710/projeto_no_007_-_2016_-_tiago_diatz.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2016/709/projeto_no_008_-_2016_-_mesa_diretora.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="238.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>