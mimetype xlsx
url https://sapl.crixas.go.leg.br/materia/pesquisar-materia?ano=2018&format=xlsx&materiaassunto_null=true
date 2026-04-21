--- v0 (2026-01-15)
+++ v1 (2026-04-21)
@@ -54,1089 +54,1089 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Cleitão</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/256/requerimento-03-2018-vereador-cleiton-machado.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/256/requerimento-03-2018-vereador-cleiton-machado.pdf</t>
   </si>
   <si>
     <t>requerimento-03-2018-vereador-cleiton-machado</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Jarbas Moreira</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento-08-2018-vereador-jarbas-moreira.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento-08-2018-vereador-jarbas-moreira.pdf</t>
   </si>
   <si>
     <t>requerimento-08-2018-vereador-jarbas-moreira</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Onizio Marçal</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento-015-2018-vereador-onizio-marcal.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento-015-2018-vereador-onizio-marcal.pdf</t>
   </si>
   <si>
     <t>requerimento-015-2018-vereador-onizio-marcal</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Alvaro Lopes</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento-16-2018-e-indicacao-vereador-alvaro-lopes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento-16-2018-e-indicacao-vereador-alvaro-lopes.pdf</t>
   </si>
   <si>
     <t>requerimento-16-2018-e-indicacao-vereador-alvaro-lopes</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Gleibson Gonçalves de Oliveira (Camarguinho)</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento-018-2018-e-indicacao-vereador-gleibson-goncalves.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento-018-2018-e-indicacao-vereador-gleibson-goncalves.pdf</t>
   </si>
   <si>
     <t>requerimento-018-2018-e-indicacao-vereador-gleibson-goncalves</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Pedrinho Sem Terra</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento-n-19.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento-n-19.pdf</t>
   </si>
   <si>
     <t>requerimento-n-19</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento-n-20.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento-n-20.pdf</t>
   </si>
   <si>
     <t>requerimento-n-20</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento-n-21.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento-n-21.pdf</t>
   </si>
   <si>
     <t>requerimento-n-21</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento-n-22.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento-n-22.pdf</t>
   </si>
   <si>
     <t>requerimento-n-22</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento-n-23.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento-n-23.pdf</t>
   </si>
   <si>
     <t>requerimento-n-23</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento-n-24.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento-n-24.pdf</t>
   </si>
   <si>
     <t>requerimento-n-24</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento-n-25.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento-n-25.pdf</t>
   </si>
   <si>
     <t>requerimento-n-25</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento-n-26.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento-n-26.pdf</t>
   </si>
   <si>
     <t>requerimento-n-26</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/269/requerimento-n-27.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/269/requerimento-n-27.pdf</t>
   </si>
   <si>
     <t>requerimento-n-27</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento-n-28.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento-n-28.pdf</t>
   </si>
   <si>
     <t>requerimento-n-28</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento-n-29.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento-n-29.pdf</t>
   </si>
   <si>
     <t>requerimento-n-29</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento-n-30.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento-n-30.pdf</t>
   </si>
   <si>
     <t>requerimento-n-30</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Divino Guimarães</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/273/requerimento-n-31.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/273/requerimento-n-31.pdf</t>
   </si>
   <si>
     <t>requerimento-n-31</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/274/requerimento-n-32.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/274/requerimento-n-32.pdf</t>
   </si>
   <si>
     <t>requerimento-n-32</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/275/requerimento-n-33.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/275/requerimento-n-33.pdf</t>
   </si>
   <si>
     <t>requerimento-n-33</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/276/requerimento-n-34.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/276/requerimento-n-34.pdf</t>
   </si>
   <si>
     <t>requerimento-n-34</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/277/requerimento-n-35.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/277/requerimento-n-35.pdf</t>
   </si>
   <si>
     <t>requerimento-n-35</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/278/requerimento-n-36.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/278/requerimento-n-36.pdf</t>
   </si>
   <si>
     <t>requerimento-n-36</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento-n-37.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento-n-37.pdf</t>
   </si>
   <si>
     <t>requerimento-n-37</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/280/requerimento-n-38.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/280/requerimento-n-38.pdf</t>
   </si>
   <si>
     <t>requerimento-n-38</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento-n-39.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento-n-39.pdf</t>
   </si>
   <si>
     <t>requerimento-n-39</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/282/requerimento-n-40.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/282/requerimento-n-40.pdf</t>
   </si>
   <si>
     <t>requerimento-n-40</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento-n-41.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento-n-41.pdf</t>
   </si>
   <si>
     <t>requerimento-n-41</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/284/requerimento-n-42.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/284/requerimento-n-42.pdf</t>
   </si>
   <si>
     <t>requerimento-n-42</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/285/requerimento-n-43.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/285/requerimento-n-43.pdf</t>
   </si>
   <si>
     <t>requerimento-n-43</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/286/requerimento-n-44.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/286/requerimento-n-44.pdf</t>
   </si>
   <si>
     <t>requerimento-n-44</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/287/requerimento-n-45.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/287/requerimento-n-45.pdf</t>
   </si>
   <si>
     <t>requerimento-n-45</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Zé de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/288/requerimento-n046-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/288/requerimento-n046-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n046-2018</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>João De Lima</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/289/requerimento-n048-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/289/requerimento-n048-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n048-2018</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/290/requerimento-n049-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/290/requerimento-n049-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n049-2018</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/291/requerimento-n050-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/291/requerimento-n050-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n050-2018</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/292/requerimento-n051-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/292/requerimento-n051-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n051-2018</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/293/requerimento-n052-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/293/requerimento-n052-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n052-2018</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/294/requerimento-n053-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/294/requerimento-n053-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n053-2018</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/295/requerimento-n054-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/295/requerimento-n054-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n054-2018</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/296/requerimento-n-055.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/296/requerimento-n-055.pdf</t>
   </si>
   <si>
     <t>requerimento-n-055</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/297/requerimento-n-056.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/297/requerimento-n-056.pdf</t>
   </si>
   <si>
     <t>requerimento-n-056</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/298/requerimento-n-057.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/298/requerimento-n-057.pdf</t>
   </si>
   <si>
     <t>requerimento-n-057</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/299/requerimento-n-058.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/299/requerimento-n-058.pdf</t>
   </si>
   <si>
     <t>requerimento-n-058</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/300/requerimento-n-059.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/300/requerimento-n-059.pdf</t>
   </si>
   <si>
     <t>requerimento-n-059</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/301/requerimento-n-060.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/301/requerimento-n-060.pdf</t>
   </si>
   <si>
     <t>requerimento-n-060</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/302/requerimento-n-061.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/302/requerimento-n-061.pdf</t>
   </si>
   <si>
     <t>requerimento-n-061</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/303/requerimento-n-062.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/303/requerimento-n-062.pdf</t>
   </si>
   <si>
     <t>requerimento-n-062</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/304/requerimento-n-063.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/304/requerimento-n-063.pdf</t>
   </si>
   <si>
     <t>requerimento-n-063</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento-n-064.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento-n-064.pdf</t>
   </si>
   <si>
     <t>requerimento-n-064</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento-n-065.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento-n-065.pdf</t>
   </si>
   <si>
     <t>requerimento-n-065</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/307/requerimento-n067-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/307/requerimento-n067-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n067-2018</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/308/requerimento-n069-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/308/requerimento-n069-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n069-2018</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/309/requerimento-n070-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/309/requerimento-n070-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n070-2018</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/310/requerimento-n071-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/310/requerimento-n071-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n071-2018</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento-n072-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento-n072-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n072-2018</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento-n073-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento-n073-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n073-2018</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/313/requerimento-n074-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/313/requerimento-n074-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n074-2018</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/314/requerimento-n075-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/314/requerimento-n075-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n075-2018</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/378/requerimento-n-85-2018_onizio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/378/requerimento-n-85-2018_onizio.pdf</t>
   </si>
   <si>
     <t>requerimento-n-85-2018 Onizio</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento-n-87-2018_onizio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento-n-87-2018_onizio.pdf</t>
   </si>
   <si>
     <t>requerimento-n-87-2018 Onizio</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/</t>
+    <t>http://sapl.crixas.go.leg.br/media/</t>
   </si>
   <si>
     <t>requerimento-n-88-2018 Onizio</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/315/requerimento-n-89-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/315/requerimento-n-89-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n-89-2018</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/316/requerimento-n-90-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/316/requerimento-n-90-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n-90-2018</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/317/requerimento-n-91-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/317/requerimento-n-91-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n-91-2018</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/318/requerimento-n-93-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/318/requerimento-n-93-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n-93-2018</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/319/requerimento-n-94-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/319/requerimento-n-94-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n-94-2018</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/320/requerimento-n-95-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/320/requerimento-n-95-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n-95-2018</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/321/requerimento-n-97-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/321/requerimento-n-97-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n-97-2018</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/322/requerimento-n-98-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/322/requerimento-n-98-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n-98-2018</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/323/requerimento-n-99-2018.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/323/requerimento-n-99-2018.pdf</t>
   </si>
   <si>
     <t>requerimento-n-99-2018</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_101-2018_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_101-2018_alvaro.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 101/2018</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/376/requerimento_102-2018_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/376/requerimento_102-2018_alvaro.pdf</t>
   </si>
   <si>
     <t>Requerimento 102/2018</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_103-2018_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_103-2018_alvaro.pdf</t>
   </si>
   <si>
     <t>Requerimento 103-2018 Alvaro</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento-n-104.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento-n-104.pdf</t>
   </si>
   <si>
     <t>requerimento-n-104</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/325/requerimento-n-106.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/325/requerimento-n-106.pdf</t>
   </si>
   <si>
     <t>requerimento-n-106</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PJLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_lei_no_001_-_2018_-_alvaro_lopes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_lei_no_001_-_2018_-_alvaro_lopes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001/2018. Dispõe sobre a "Regulamentação da Atividade de Comércio ou Prestação de Serviços Ambulantes" nas vias e logradouros Públicos do Município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_no_002_-_2018_-_alvaro_lopes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_no_002_-_2018_-_alvaro_lopes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002/2018. Dispõe sobre a divulgação da relação municipal de medicamentos essenciais disponíveis e em falta na rede municipal da saúde e da outras providências.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_lei_no_003_-_2018_-_alvaro_lopes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_lei_no_003_-_2018_-_alvaro_lopes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 003/2018. Institui no âmbito da Administração Pública do Município de Crixás- GO, a Semana Municipal da Consciência Negra.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/756/projeto_de_lei_no_004_-_2018_-_alvaro_lopes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/756/projeto_de_lei_no_004_-_2018_-_alvaro_lopes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 004/2018. Institui no âmbito do Município de Crixás a Semana Municipal da Mulher a ser realizada anualmente na semana do dia 8 de Março.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_no_005_-_2018_-_alvaro_lopes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_no_005_-_2018_-_alvaro_lopes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 005/2018. Dispõe sobre a automatização da progressão horizontal do servidor efetivo da Prefeitura Municipal de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_no_006_-_2018_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_no_006_-_2018_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2018. Dispõe sobre denominação a Praça Portal dos Sonhos - Orcalino Pereira Borges e da outras providências.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_lei_no_007_-_2018_-_alvaro_lopes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_lei_no_007_-_2018_-_alvaro_lopes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 007/2018. Dispõe sobre a obrigatoriedade do envio de informação á Câmara de Vereadores sobre os requerimentos, pedidos de providências e indicações remetidos ao poder Executivo Municipal e da outras providências.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>CPR - Comissão Permanente Reunida</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/753/projeto_de_lei_no_008_-_2018_-_mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/753/projeto_de_lei_no_008_-_2018_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 008/2018 . Dispõe sobre o novo quadro de cargos e salários de provimentos efetivos e do quadro de cargos provimentos em comissão, e da outras providências.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Tiago Dietz</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_lei_no_010_-_2018_-_tiago_dietz.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_lei_no_010_-_2018_-_tiago_dietz.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 010/2018. Reconhecer de Utilidade Pública, e da outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1443,68 +1443,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/256/requerimento-03-2018-vereador-cleiton-machado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento-08-2018-vereador-jarbas-moreira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento-015-2018-vereador-onizio-marcal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento-16-2018-e-indicacao-vereador-alvaro-lopes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento-018-2018-e-indicacao-vereador-gleibson-goncalves.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento-n-19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento-n-20.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento-n-21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento-n-22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento-n-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento-n-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento-n-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento-n-26.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/269/requerimento-n-27.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento-n-28.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento-n-29.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento-n-30.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/273/requerimento-n-31.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/274/requerimento-n-32.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/275/requerimento-n-33.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/276/requerimento-n-34.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/277/requerimento-n-35.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/278/requerimento-n-36.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento-n-37.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/280/requerimento-n-38.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento-n-39.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/282/requerimento-n-40.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento-n-41.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/284/requerimento-n-42.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/285/requerimento-n-43.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/286/requerimento-n-44.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/287/requerimento-n-45.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/288/requerimento-n046-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/289/requerimento-n048-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/290/requerimento-n049-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/291/requerimento-n050-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/292/requerimento-n051-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/293/requerimento-n052-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/294/requerimento-n053-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/295/requerimento-n054-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/296/requerimento-n-055.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/297/requerimento-n-056.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/298/requerimento-n-057.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/299/requerimento-n-058.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/300/requerimento-n-059.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/301/requerimento-n-060.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/302/requerimento-n-061.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/303/requerimento-n-062.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/304/requerimento-n-063.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento-n-064.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento-n-065.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/307/requerimento-n067-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/308/requerimento-n069-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/309/requerimento-n070-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/310/requerimento-n071-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento-n072-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento-n073-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/313/requerimento-n074-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/314/requerimento-n075-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/378/requerimento-n-85-2018_onizio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento-n-87-2018_onizio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/315/requerimento-n-89-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/316/requerimento-n-90-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/317/requerimento-n-91-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/318/requerimento-n-93-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/319/requerimento-n-94-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/320/requerimento-n-95-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/321/requerimento-n-97-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/322/requerimento-n-98-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/323/requerimento-n-99-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_101-2018_alvaro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/376/requerimento_102-2018_alvaro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_103-2018_alvaro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento-n-104.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/325/requerimento-n-106.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_lei_no_001_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_no_002_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_lei_no_003_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/756/projeto_de_lei_no_004_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_no_005_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_no_006_-_2018_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_lei_no_007_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/753/projeto_de_lei_no_008_-_2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_lei_no_010_-_2018_-_tiago_dietz.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/256/requerimento-03-2018-vereador-cleiton-machado.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento-08-2018-vereador-jarbas-moreira.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento-015-2018-vereador-onizio-marcal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/259/requerimento-16-2018-e-indicacao-vereador-alvaro-lopes.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/260/requerimento-018-2018-e-indicacao-vereador-gleibson-goncalves.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento-n-19.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/262/requerimento-n-20.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento-n-21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento-n-22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento-n-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/266/requerimento-n-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/267/requerimento-n-25.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento-n-26.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/269/requerimento-n-27.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/270/requerimento-n-28.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento-n-29.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento-n-30.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/273/requerimento-n-31.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/274/requerimento-n-32.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/275/requerimento-n-33.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/276/requerimento-n-34.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/277/requerimento-n-35.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/278/requerimento-n-36.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento-n-37.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/280/requerimento-n-38.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento-n-39.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/282/requerimento-n-40.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/283/requerimento-n-41.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/284/requerimento-n-42.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/285/requerimento-n-43.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/286/requerimento-n-44.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/287/requerimento-n-45.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/288/requerimento-n046-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/289/requerimento-n048-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/290/requerimento-n049-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/291/requerimento-n050-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/292/requerimento-n051-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/293/requerimento-n052-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/294/requerimento-n053-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/295/requerimento-n054-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/296/requerimento-n-055.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/297/requerimento-n-056.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/298/requerimento-n-057.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/299/requerimento-n-058.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/300/requerimento-n-059.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/301/requerimento-n-060.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/302/requerimento-n-061.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/303/requerimento-n-062.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/304/requerimento-n-063.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento-n-064.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/306/requerimento-n-065.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/307/requerimento-n067-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/308/requerimento-n069-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/309/requerimento-n070-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/310/requerimento-n071-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento-n072-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento-n073-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/313/requerimento-n074-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/314/requerimento-n075-2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/378/requerimento-n-85-2018_onizio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/379/requerimento-n-87-2018_onizio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/315/requerimento-n-89-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/316/requerimento-n-90-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/317/requerimento-n-91-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/318/requerimento-n-93-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/319/requerimento-n-94-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/320/requerimento-n-95-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/321/requerimento-n-97-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/322/requerimento-n-98-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/323/requerimento-n-99-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/375/requerimento_101-2018_alvaro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/376/requerimento_102-2018_alvaro.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/377/requerimento_103-2018_alvaro.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/324/requerimento-n-104.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/325/requerimento-n-106.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/759/projeto_de_lei_no_001_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/758/projeto_de_lei_no_002_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_lei_no_003_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/756/projeto_de_lei_no_004_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_no_005_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_no_006_-_2018_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_lei_no_007_-_2018_-_alvaro_lopes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/753/projeto_de_lei_no_008_-_2018_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_lei_no_010_-_2018_-_tiago_dietz.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="211" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>