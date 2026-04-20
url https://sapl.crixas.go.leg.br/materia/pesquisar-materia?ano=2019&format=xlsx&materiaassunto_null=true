--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -54,850 +54,850 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Alvaro Lopes</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento-01.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento-01.pdf</t>
   </si>
   <si>
     <t>requerimento-01</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gleibson Gonçalves de Oliveira (Camarguinho)</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento-03.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento-03.pdf</t>
   </si>
   <si>
     <t>requerimento-03</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Onizio Marçal</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento-04.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento-04.pdf</t>
   </si>
   <si>
     <t>requerimento-04</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento-06.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento-06.pdf</t>
   </si>
   <si>
     <t>requerimento-06</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento-07.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento-07.pdf</t>
   </si>
   <si>
     <t>requerimento-07</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Jarbas Moreira</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento-08.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento-08.pdf</t>
   </si>
   <si>
     <t>requerimento-08</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento-09.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento-09.pdf</t>
   </si>
   <si>
     <t>requerimento-09</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento-11.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento-11.pdf</t>
   </si>
   <si>
     <t>requerimento-11</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento-12.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento-12.pdf</t>
   </si>
   <si>
     <t>requerimento-12</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento-13.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento-13.pdf</t>
   </si>
   <si>
     <t>requerimento-13</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento-14.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento-14.pdf</t>
   </si>
   <si>
     <t>requerimento-14</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento-15.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento-15.pdf</t>
   </si>
   <si>
     <t>requerimento-15</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento-18.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento-18.pdf</t>
   </si>
   <si>
     <t>requerimento-18</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento-19.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento-19.pdf</t>
   </si>
   <si>
     <t>requerimento-19</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento-20.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento-20.pdf</t>
   </si>
   <si>
     <t>requerimento-20</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento-21.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento-21.pdf</t>
   </si>
   <si>
     <t>requerimento-21</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento-22.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento-22.pdf</t>
   </si>
   <si>
     <t>requerimento-22</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento-23.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento-23.pdf</t>
   </si>
   <si>
     <t>requerimento-23</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento-24.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento-24.pdf</t>
   </si>
   <si>
     <t>requerimento-24</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento-25.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento-25.pdf</t>
   </si>
   <si>
     <t>requerimento-25</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento-27.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento-27.pdf</t>
   </si>
   <si>
     <t>requerimento-27</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento-28.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento-28.pdf</t>
   </si>
   <si>
     <t>requerimento-28</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento-29.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento-29.pdf</t>
   </si>
   <si>
     <t>requerimento-29</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento-30.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento-30.pdf</t>
   </si>
   <si>
     <t>requerimento-30</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento-31.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento-31.pdf</t>
   </si>
   <si>
     <t>requerimento-31</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento-32.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento-32.pdf</t>
   </si>
   <si>
     <t>requerimento-32</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento-33.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento-33.pdf</t>
   </si>
   <si>
     <t>requerimento-33</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento-34.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento-34.pdf</t>
   </si>
   <si>
     <t>requerimento-34</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento-36.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento-36.pdf</t>
   </si>
   <si>
     <t>requerimento-36</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento-37.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento-37.pdf</t>
   </si>
   <si>
     <t>requerimento-37</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Pedrinho Sem Terra</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento-40.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento-40.pdf</t>
   </si>
   <si>
     <t>requerimento-40</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento-41.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento-41.pdf</t>
   </si>
   <si>
     <t>requerimento-41</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Cleitão</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento-42.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento-42.pdf</t>
   </si>
   <si>
     <t>requerimento-42</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento-43.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento-43.pdf</t>
   </si>
   <si>
     <t>requerimento-43</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento-44.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento-44.pdf</t>
   </si>
   <si>
     <t>requerimento-44</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/361/requerimento-45.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/361/requerimento-45.pdf</t>
   </si>
   <si>
     <t>requerimento-45</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/362/requerimento-46.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/362/requerimento-46.pdf</t>
   </si>
   <si>
     <t>requerimento-46</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/363/requerimento-47.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/363/requerimento-47.pdf</t>
   </si>
   <si>
     <t>requerimento-47</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/364/requerimento-48.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/364/requerimento-48.pdf</t>
   </si>
   <si>
     <t>requerimento-48</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/365/requerimento-49.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/365/requerimento-49.pdf</t>
   </si>
   <si>
     <t>requerimento-49</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Zé de Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/366/requerimento-50.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/366/requerimento-50.pdf</t>
   </si>
   <si>
     <t>requerimento-50</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/367/requerimento-51.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/367/requerimento-51.pdf</t>
   </si>
   <si>
     <t>requerimento-51</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/368/requerimento-52.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/368/requerimento-52.pdf</t>
   </si>
   <si>
     <t>requerimento-52</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/369/requerimento-69.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/369/requerimento-69.pdf</t>
   </si>
   <si>
     <t>requerimento-69</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Tiago Dietz</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/370/requerimento-70.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/370/requerimento-70.pdf</t>
   </si>
   <si>
     <t>requerimento-70</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/374/rquerimento-71.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/374/rquerimento-71.pdf</t>
   </si>
   <si>
     <t>rquerimento-71</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/371/requerimento-72.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/371/requerimento-72.pdf</t>
   </si>
   <si>
     <t>requerimento-72</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/372/requerimento-73.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/372/requerimento-73.pdf</t>
   </si>
   <si>
     <t>requerimento-73</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/373/requerimento-74.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/373/requerimento-74.pdf</t>
   </si>
   <si>
     <t>requerimento-74</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>PJLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>CPR - Comissão Permanente Reunida</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_no_001_-_2019_-_mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_no_001_-_2019_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto nº 001/2019. Dispõe sobre alteração na lei Municipal 1.959, 04 de dezembro de 2018 e da outras providências.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/707/projeto_n_002_-_2019_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/707/projeto_n_002_-_2019_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 002/2019. Dispõe sobre a apreensão de animais de grande porte soltos nas vias e logradouros públicos do Município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/706/projeto_no_003_-_2019_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/706/projeto_no_003_-_2019_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 003/2019. Proíbe o ingresso ou permanência de pessoas utilizando capacete, gorro ou qualquer tipo de cobertura que oculte a face, nos estabelecimentos comerciais, prédios públicos ou abertos ao público, e da outras providências.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/705/projeto_no_004_-_2019_-_mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/705/projeto_no_004_-_2019_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto nº 004/2019. Dispõe sobre a obrigatoriedade de instalação de equipamento eliminadores de ar nas tubulações de admissão individual de  fornecimento de água por parte da SANEAGO no Município de Crixás-GO, e da outras providências.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/704/projeto_no_006_-_2019_-_tiago_dietz.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/704/projeto_no_006_-_2019_-_tiago_dietz.pdf</t>
   </si>
   <si>
     <t>Projeto nº 006/2019. Dispõe sobre denominação das Pontes sobre o Córrego Limoeiro e Córrego Bardaia, do  Município de Crixás-GO e da outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/703/projeto_no_007_-_2019-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/703/projeto_no_007_-_2019-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 007/2019.  Dispõe sobre a proibição de cobrança de taxa de religação de  energia elétrica e de água, pelas empresas concessionárias dos respectivos serviços, em caso de corte de fornecimento por falta de pagamento, no âmbito do Município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/702/projeto_no_010-_2019_-_onizio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/702/projeto_no_010-_2019_-_onizio.pdf</t>
   </si>
   <si>
     <t>Projeto nº 010/2019. Proibir a inauguração de Obras Públicas Municipais inacabadas ou que não possam ser usufruídas de imediatos pela população, e da outras providências.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/701/projeto_no_011_-_2019-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/701/projeto_no_011_-_2019-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 011/2019. Declara de utilidade pública a Associação de Camponesas e Camponeses do Assentamento Chico Mendes, Organização  de  atividades de associações de defesa de direitos sociais.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_n_012_-_2019_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_n_012_-_2019_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 012/2019. Institui o programa de incentivo á implantação de Hortas Comunitárias e Familiares no âmbito do Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_no_013_-_2019_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_no_013_-_2019_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 013/2019. Cria comenda de Honra ao Mérito da cultura Ursulino  Tavares Leão, e da outras providências.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_no_014_-_2019-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_no_014_-_2019-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 014/2019. Dispõe sobre denominação da Biblioteca Pública Municipal de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_no_015_-_2019_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_no_015_-_2019_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 015/2019. Declara de utilidade pública o Grupo Ecológico Guardiões do Verde, organização de atividades de associações de defesa de direitos sociais.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_no_016_-_2019_-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_no_016_-_2019_-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 016/2019. Declara de utilidade pública a Associação Cultural dos Cavaleiros da Cavalhada de Crixás-GO, organização de atividade associativas ligadas á cultura e a arte.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_no018_-_2019_-_pedro_fernandes.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_no018_-_2019_-_pedro_fernandes.pdf</t>
   </si>
   <si>
     <t>Projeto nº 018/2019. Reconhecer de Utilidade Pública Associação de Desenvolvimento dos Trabalhadores e Trabalhadoras Rurais do Assentamento 8 de março e de Pequenos Produtores Rurais do Soberbo, Caiamar  e Região Circunvizinha , e da outras providências.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_n_020_-_2019_-_tiago_dietz.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_n_020_-_2019_-_tiago_dietz.pdf</t>
   </si>
   <si>
     <t>Projeto nº 020/2019. Dispõe sobre denominação da estrada vicinal mais conhecida por Estrada do Bardaia, Município de Crixás, Estado de Goiás e da outras providências.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_no_023_-_2019_-alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_no_023_-_2019_-alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 023/2019. Dispõe a realização de coleta de amostras das águas de reservatórios das escolas, creches e unidades de saúde do Municípios para analise, e da outras providências.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/692/projeto_no_024_-_2019-_mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/692/projeto_no_024_-_2019-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto nº 024/2019. Dispõe sobre alteração na Lei Municipal nº 1.959, _x000D_
 de 04 de Dezembro de 2018e lei nº 1.965 de 18 de Janeiro de 2019 e da outras providências.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/691/projeto_no_025_-_2019-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/691/projeto_no_025_-_2019-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 025/2019. Dispõe sobre criação do Programa "Artes Marciais nas escolas", no âmbito do Município de Crixás, Estado de Goiás, e da outras providências.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/690/projeto_no_026_-_2019_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/690/projeto_no_026_-_2019_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 026/2019. Institui o programa Parques Inclusivos, tornando obrigatório a adaptação dos parques públicos e privados instalados e que vierem a ser instalados , no âmbito de  Crixás, de modo a contemplar pessoas com deficiência, e da outras providências.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/689/projeto_no_028_-_2019-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/689/projeto_no_028_-_2019-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 028/2019. Institui o Programa Parceiros do Esporte, que tem objetivo firmar parcerias com Pessoas Físicas e Jurídicas para implementação de ações de esporte e lazer no Município de Crixás.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1204,68 +1204,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento-03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento-04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento-06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento-07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento-08.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento-09.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento-11.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento-12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento-13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento-14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento-15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento-18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento-19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento-20.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento-21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento-22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento-23.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento-27.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento-28.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento-29.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento-30.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento-31.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento-32.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento-33.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento-34.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento-36.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento-37.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento-40.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento-41.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento-42.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento-43.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento-44.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/361/requerimento-45.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/362/requerimento-46.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/363/requerimento-47.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/364/requerimento-48.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/365/requerimento-49.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/366/requerimento-50.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/367/requerimento-51.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/368/requerimento-52.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/369/requerimento-69.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/370/requerimento-70.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/374/rquerimento-71.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/371/requerimento-72.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/372/requerimento-73.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/373/requerimento-74.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_no_001_-_2019_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/707/projeto_n_002_-_2019_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/706/projeto_no_003_-_2019_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/705/projeto_no_004_-_2019_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/704/projeto_no_006_-_2019_-_tiago_dietz.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/703/projeto_no_007_-_2019-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/702/projeto_no_010-_2019_-_onizio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/701/projeto_no_011_-_2019-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_n_012_-_2019_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_no_013_-_2019_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_no_014_-_2019-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_no_015_-_2019_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_no_016_-_2019_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_no018_-_2019_-_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_n_020_-_2019_-_tiago_dietz.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_no_023_-_2019_-alvaro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/692/projeto_no_024_-_2019-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/691/projeto_no_025_-_2019-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/690/projeto_no_026_-_2019_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/689/projeto_no_028_-_2019-_camarguinho.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/326/requerimento-01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/327/requerimento-03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/328/requerimento-04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/329/requerimento-06.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/330/requerimento-07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/331/requerimento-08.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/332/requerimento-09.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento-11.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento-12.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento-13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/336/requerimento-14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/337/requerimento-15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento-18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento-19.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento-20.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento-21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento-22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/343/requerimento-23.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/344/requerimento-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento-27.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento-28.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento-29.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento-30.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/350/requerimento-31.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/351/requerimento-32.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/352/requerimento-33.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/353/requerimento-34.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento-36.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento-37.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento-40.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento-41.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/358/requerimento-42.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento-43.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento-44.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/361/requerimento-45.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/362/requerimento-46.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/363/requerimento-47.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/364/requerimento-48.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/365/requerimento-49.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/366/requerimento-50.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/367/requerimento-51.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/368/requerimento-52.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/369/requerimento-69.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/370/requerimento-70.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/374/rquerimento-71.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/371/requerimento-72.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/372/requerimento-73.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/373/requerimento-74.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_no_001_-_2019_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/707/projeto_n_002_-_2019_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/706/projeto_no_003_-_2019_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/705/projeto_no_004_-_2019_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/704/projeto_no_006_-_2019_-_tiago_dietz.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/703/projeto_no_007_-_2019-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/702/projeto_no_010-_2019_-_onizio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/701/projeto_no_011_-_2019-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/700/projeto_n_012_-_2019_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/699/projeto_no_013_-_2019_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/698/projeto_no_014_-_2019-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_no_015_-_2019_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_no_016_-_2019_-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/695/projeto_no018_-_2019_-_pedro_fernandes.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_n_020_-_2019_-_tiago_dietz.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_no_023_-_2019_-alvaro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/692/projeto_no_024_-_2019-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/691/projeto_no_025_-_2019-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/690/projeto_no_026_-_2019_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2019/689/projeto_no_028_-_2019-_camarguinho.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="109.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>