--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -54,213 +54,213 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PJLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Gleibson Gonçalves de Oliveira (Camarguinho)</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/687/projeto_no_001_-_2020-camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/687/projeto_no_001_-_2020-camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 001/2020. Reconhece de utilidade pública Associação Cristã para Desenvolvimento Humano e da outras providências</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Alvaro Lopes</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/686/projeto_no_002_-_2020-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/686/projeto_no_002_-_2020-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 002/2020. Institui no âmbito do Município de Crixás o DIA do Evangélico.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/685/projeto_no_003_-_2020_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/685/projeto_no_003_-_2020_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 003/2020. Institui no Município de Crixás a Semana Municipal de Combate ao Abuso e à  Exploração Sexual de Crianças e Adolescentes e da outras providências.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/684/projeto_no_004_-_2020-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/684/projeto_no_004_-_2020-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 004/2020. Cria a campanha Junho Laranja de Conscientização e Prevenção a Violência e Abandono contra a Pessoa Idosa.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/683/projeto_no_005_-_2020_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/683/projeto_no_005_-_2020_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 005/2020. Institui no calendário do Município de Crixás, o dia de Conscientização e combate à violência contra a pessoa idosa, a ser celebrado no dia 15 (quinze) de junho, e da outras providências.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/688/projeto_no_006_-_2019_-alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/688/projeto_no_006_-_2019_-alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 006/2020. Dispõe sobre a remoção de veículos abandonados em vias públicas do município de Crixás- GO, e da outras providências.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/682/projeto_no_008_-_2020-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/682/projeto_no_008_-_2020-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 008/2020. Institui o programa Mãe Adolescente na Escola, com objetivo de diminuir a incidência de gravidez precoce entre as adolescentes e evitar o abandono escolar decorrente da gravidez, e da outas providências.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CPR - Comissão Permanente Reunida</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/681/projeto_no_009_-_2020-_mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/681/projeto_no_009_-_2020-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto nº 009/2020. dispõe acerca de baixa no patrimônio e doação de bens inservíveis da Câmara Municipal de Crixás.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/680/projeto_no_010_-_2020-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/680/projeto_no_010_-_2020-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 010/2020. Declara de utilidade pública a  Associação de Camponeses Produtores de Leite de Goiás - ACAPROL</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/679/projeto_no_012_-_2020-_alvaro_e_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/679/projeto_no_012_-_2020-_alvaro_e_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 012/2020. Autoriza o Poder Executivo celebrar convênios com a Associação Cristã para Desenvolvimento Humano, e da outras providências.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_no_013_-_2020-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_no_013_-_2020-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 013/2020. Autoriza ao poder Executivo a concessão do espaço físico da Academia de Ginástica e Saúde, ora gerida pelo Fundo Municipal de Saúde, para o Fundo Municipal do Idoso, e da outras providências.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_no_014_-2020-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_no_014_-2020-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 014/2020. Declara de utilidade pública a Associação de Comercial e Industrial de Crixás - ACIC.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_no_015_-_2020-_alvaro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_no_015_-_2020-_alvaro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 015/2020, dispõe sobre a Revogação integral da lei Municipal nº 2.010/2019 que alterou a denominação da estrada vicinal conhecida por Estrada do Bardaia no Município de Crixás Estado de Goiás.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_no_016_-_2020_-_mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_no_016_-_2020_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto nº 016/2020. Fixa subsídios dos Agentes Políticos do Município de Crixás, para a legislatura de 2021 a 2024 e da outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -567,68 +567,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/687/projeto_no_001_-_2020-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/686/projeto_no_002_-_2020-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/685/projeto_no_003_-_2020_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/684/projeto_no_004_-_2020-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/683/projeto_no_005_-_2020_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/688/projeto_no_006_-_2019_-alvaro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/682/projeto_no_008_-_2020-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/681/projeto_no_009_-_2020-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/680/projeto_no_010_-_2020-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/679/projeto_no_012_-_2020-_alvaro_e_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_no_013_-_2020-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_no_014_-2020-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_no_015_-_2020-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_no_016_-_2020_-_mesa_diretora.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/687/projeto_no_001_-_2020-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/686/projeto_no_002_-_2020-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/685/projeto_no_003_-_2020_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/684/projeto_no_004_-_2020-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/683/projeto_no_005_-_2020_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/688/projeto_no_006_-_2019_-alvaro.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/682/projeto_no_008_-_2020-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/681/projeto_no_009_-_2020-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/680/projeto_no_010_-_2020-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/679/projeto_no_012_-_2020-_alvaro_e_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/678/projeto_no_013_-_2020-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/677/projeto_no_014_-2020-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/676/projeto_no_015_-_2020-_alvaro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2020/675/projeto_no_016_-_2020_-_mesa_diretora.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="200.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>