--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -54,2460 +54,2460 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Gleibson Gonçalves de Oliveira (Camarguinho)</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_n._001_de_2021_-_penalizar_quem_joga_entulho_nas_rodovias_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_n._001_de_2021_-_penalizar_quem_joga_entulho_nas_rodovias_gleibson.pdf</t>
   </si>
   <si>
     <t>Penalizar quem joga entulho nas rodovias.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcos Ferreira de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_n._002_de_2021_-_manilhar_lotes_vila_sao_joao_marcos.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_n._002_de_2021_-_manilhar_lotes_vila_sao_joao_marcos.pdf</t>
   </si>
   <si>
     <t>Manilhar lotes Vila São João.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_n._004_de_2021_-_solicita_reforma_geral_na_escola_municipal__sebastiao_machado_de_azevedo_-_regiao_do_soberbo_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_n._004_de_2021_-_solicita_reforma_geral_na_escola_municipal__sebastiao_machado_de_azevedo_-_regiao_do_soberbo_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita Reforma Geral na Escola Municipal  Sebastião Machado de Azevedo - Região do Soberbo</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_n._007_de_2021_-_solicita_informacoes_sobre_a_alienacao_da_area_publica_no_setor_santos_reis_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_n._007_de_2021_-_solicita_informacoes_sobre_a_alienacao_da_area_publica_no_setor_santos_reis_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a alienação da área pública no Setor Santos Reis.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Romário Almeida Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_n._010_de_2021_-_solicita_a_construcao_de_uma_rotatoria__prox._da_praca_manoel_rodrigues_tomaz_romario.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_n._010_de_2021_-_solicita_a_construcao_de_uma_rotatoria__prox._da_praca_manoel_rodrigues_tomaz_romario.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma rotatória  próx. da praça Manoel Rodrigues Tomaz</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_n._011_de_2021_-_solicita_a_construcao_de_uma_rotatoria_e_monumento_de_boi_nelore_romario.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_n._011_de_2021_-_solicita_a_construcao_de_uma_rotatoria_e_monumento_de_boi_nelore_romario.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma rotatória e Monumento de Boi Nelore</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_n._012_de_2021_-_criar_casa_de_apoio_em_goiania_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_n._012_de_2021_-_criar_casa_de_apoio_em_goiania_gleibson.pdf</t>
   </si>
   <si>
     <t>Criar Casa de Apoio em Goiânia</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_15-2021.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_15-2021.pdf</t>
   </si>
   <si>
     <t>Construção de meio-fio em diversos trechos de nossa cidade.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_n._016_de_2021_-_solicita_a_concretagem_e_reforma_do_galpao_na_garagem_da_secretaria_de_infra-estrutura_da_prefeitura.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_n._016_de_2021_-_solicita_a_concretagem_e_reforma_do_galpao_na_garagem_da_secretaria_de_infra-estrutura_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Solicita a Concretagem e Reforma do galpão na garagem da Secretaria de Infra-estrutura da Prefeitura</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_n._019_de_2021_-_solicita_a_construcao_de_uma_ponte_que_interliga_os_setores_novo_horizonte_ao_portal_dos_sonhos_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_n._019_de_2021_-_solicita_a_construcao_de_uma_ponte_que_interliga_os_setores_novo_horizonte_ao_portal_dos_sonhos_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de uma ponte que interliga os Setores Novo Horizonte ao Portal dos Sonhos</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_n._020_de_2021_-_solicita_a_mineradora_serra_grande_pagar_urgentemente_a__indenizacao_no_setor_santos_resis__gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_n._020_de_2021_-_solicita_a_mineradora_serra_grande_pagar_urgentemente_a__indenizacao_no_setor_santos_resis__gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita a Mineradora Serra Grande pagar urgentemente a  indenização no Setor Santos Resis</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_n._022_de_2021_-_solicita_implementar_de_um_redutor_de_velocidade_na_rua_14-a_no_setor_morado_do_sol_ii_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_n._022_de_2021_-_solicita_implementar_de_um_redutor_de_velocidade_na_rua_14-a_no_setor_morado_do_sol_ii_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita Implementar de um REDUTOR DE VELOCIDADE na Rua 14-A, no Setor Morado do Sol II</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_n._028_de_2021_-_solicita_adquir_uma_faixa_de_terra_para_abertura_de_via_publica_na_chacara_mato_grosso_setor_vila_sao_joao_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_n._028_de_2021_-_solicita_adquir_uma_faixa_de_terra_para_abertura_de_via_publica_na_chacara_mato_grosso_setor_vila_sao_joao_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita Adquir uma faixa de terra para abertura de via pública na Chácara Mato Grosso, Setor Vila São João</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_n._043_de_2021_-_manilhar_lotes_morada_do_sol_ii_marcos.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_n._043_de_2021_-_manilhar_lotes_morada_do_sol_ii_marcos.pdf</t>
   </si>
   <si>
     <t>Manilhar lotes Morada do Sol II</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Luismar Gundim</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_n._044_de_2021_-_retirar_postes_refretores_de_luz_luismar.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_n._044_de_2021_-_retirar_postes_refretores_de_luz_luismar.pdf</t>
   </si>
   <si>
     <t>Retirar Postes Refretores de Luz</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Fernando Antonio dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_n._046_de_2021_-_solicita_limpeza_e_rocagem_nos_lote_baldios_em_crixas_e_depois_cobrar_os_proprietarios__fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_n._046_de_2021_-_solicita_limpeza_e_rocagem_nos_lote_baldios_em_crixas_e_depois_cobrar_os_proprietarios__fernando.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e roçagem nos lote baldios em crixás e depois cobrar os proprietários</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_n._048_de_2021_-_instalar_bueiro_para_captacao_de_agua_pluvial_no_setor_portal_dos_sonhos_cadu.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_n._048_de_2021_-_instalar_bueiro_para_captacao_de_agua_pluvial_no_setor_portal_dos_sonhos_cadu.pdf</t>
   </si>
   <si>
     <t>Instalar Bueiro para captação de água pluvial, no Setor Portal dos Sonhos</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_n._049_de_2021_-__construir_estacionamento_no_calcadao_da_vila_nova_cadu.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_n._049_de_2021_-__construir_estacionamento_no_calcadao_da_vila_nova_cadu.pdf</t>
   </si>
   <si>
     <t>Construir Estacionamento no Calçadão da Vila Nova</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_n._050_de_2021_-_executar_sistema_de_drenagem_para_agua_pluvial_e_de_reuso_na_rua_circular_novo_horizonte_cadu.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_n._050_de_2021_-_executar_sistema_de_drenagem_para_agua_pluvial_e_de_reuso_na_rua_circular_novo_horizonte_cadu.pdf</t>
   </si>
   <si>
     <t>Executar sistema de drenagem para água pluvial e de reuso na Rua Circular, Novo Horizonte</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_n._052_de_2021_-_solicita_ao_poder_executivo_instalar_lixeiras_na_populacao_de_crixas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_n._052_de_2021_-_solicita_ao_poder_executivo_instalar_lixeiras_na_populacao_de_crixas_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo instalar lixeiras na populaçao de crixás</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_n._054_de_2021_-_solicita_limpeza_construcao_de_galpao_iluminacao_publica_e_reforma_do_cemiterio_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_n._054_de_2021_-_solicita_limpeza_construcao_de_galpao_iluminacao_publica_e_reforma_do_cemiterio_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza, construção de galpão, iluminação pública e reforma do cemitério</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_n._055_de_2021_-_requer_a_construcao_de_praca_publica_de_lazer_no_setor_jardins_dos_ipes_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_n._055_de_2021_-_requer_a_construcao_de_praca_publica_de_lazer_no_setor_jardins_dos_ipes_gleibson.pdf</t>
   </si>
   <si>
     <t>Requer a construção de Praça Pública de lazer no Setor Jardins dos Ipês</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_n._057_de_2020_-_solicita_instalado_grade_e-ou_boca_de_lobo_no_bueiro_publico_setor_novo_horirzonte_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_n._057_de_2020_-_solicita_instalado_grade_e-ou_boca_de_lobo_no_bueiro_publico_setor_novo_horirzonte_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita INSTALADO Grade e-ou Boca de Lobo no Bueiro Público, setor Novo Horirzonte</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_n._058_de_2021_-_solicita_a_reforma_da_calcada_no_passeio_da_rua_do_comercio_setor_sao_joao_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_n._058_de_2021_-_solicita_a_reforma_da_calcada_no_passeio_da_rua_do_comercio_setor_sao_joao_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da calçada no passeio da Rua do Comércio, Setor São João.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_n._065_de_2021_-_revitalizacao_da_praca_inacio_jose_dos_campos_construcao_de_estacionamento_banheiro_pubico_e_de_monumentos_culturais_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_n._065_de_2021_-_revitalizacao_da_praca_inacio_jose_dos_campos_construcao_de_estacionamento_banheiro_pubico_e_de_monumentos_culturais_gleibson.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça Inácio José dos Campos, construção de estacionamento, banheiro púbico e de monumentos culturais.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Patryck Rosa Seixas</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_n._067_de_2021_-_requerimento_verbal_para_atender_recomendacoes_do_mp_patryck_dia_17.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_n._067_de_2021_-_requerimento_verbal_para_atender_recomendacoes_do_mp_patryck_dia_17.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal para atender recomendações do MP.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Cláudio Borges Barros</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_n._068_de_2021_-__requerimento_verbal_para_iniciar_a_operacao_tapa_buracos_claudio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_n._068_de_2021_-__requerimento_verbal_para_iniciar_a_operacao_tapa_buracos_claudio.pdf</t>
   </si>
   <si>
     <t>Requerimento Verbal para iniciar a Operação Tapa Buraco</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>João Caetano Lacerda (Toninho Pio)</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/53/requerimento_n._070_de_2021_-_solicita_pavimentacao_na_rua_do_comercio_saida_para_o_uirapuru_toninho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/53/requerimento_n._070_de_2021_-_solicita_pavimentacao_na_rua_do_comercio_saida_para_o_uirapuru_toninho.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação na Rua do Comércio, saída para o Uirapuru.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_n._071_de_2021_-_solicita_pavimentacao_na_rua_do_germano_francisco_de_oliveira_setor_pedro_machado_toninho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_n._071_de_2021_-_solicita_pavimentacao_na_rua_do_germano_francisco_de_oliveira_setor_pedro_machado_toninho.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação na Rua do Germano Francisco de Oliveira, Setor Pedro Machado</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_n._072_de_2021_-_solicita_a_pavimentacao_asfaltica_da_rua_domingos_marques_setor_central_toniho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_n._072_de_2021_-_solicita_a_pavimentacao_asfaltica_da_rua_domingos_marques_setor_central_toniho.pdf</t>
   </si>
   <si>
     <t>Solicita a Pavimentação asfáltica da Rua Domingos Marques, Setor Central</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_n._074_de_2021_-_alienacao_de_veiculos_publicos_sucateados_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_n._074_de_2021_-_alienacao_de_veiculos_publicos_sucateados_gleibson.pdf</t>
   </si>
   <si>
     <t>Alienação de Veículos Públicos Sucateados</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_n._075_de_2021_-_solicita_o_poder_executivo_realizar_a_sanitizacao_completa_em_nossa_cidade_e_fiscalizar_lotes_baldios_com_foco_de_dengue_marcos.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_n._075_de_2021_-_solicita_o_poder_executivo_realizar_a_sanitizacao_completa_em_nossa_cidade_e_fiscalizar_lotes_baldios_com_foco_de_dengue_marcos.pdf</t>
   </si>
   <si>
     <t>Solicita o Poder Executivo realizar a sanitização completa em nossa cidade e fiscalizar lotes baldios com foco de dengue</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_n._076_de_2021_-_solicita_o_poder_executivo_reformar-restaurar_o_passeio_da_rua_ricardo_neves_setor_central__gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_n._076_de_2021_-_solicita_o_poder_executivo_reformar-restaurar_o_passeio_da_rua_ricardo_neves_setor_central__gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita o Poder Executivo reformar-restaurar o passeio da Rua Ricardo Neves, Setor Central</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_n._077_de_2021_-_solicita_o_poder_executivo_enviar_o_expediente_ao_responsavel_entopir_erosoes_abaixo_do_aterro_da_represa_-_ass._chico_mendes_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_n._077_de_2021_-_solicita_o_poder_executivo_enviar_o_expediente_ao_responsavel_entopir_erosoes_abaixo_do_aterro_da_represa_-_ass._chico_mendes_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita o Poder Executivo enviar o expediente ao responsável entopir erosões abaixo do aterro da represa - Ass. Chico Mendes</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/60/requerimento_n._078_de_2021_-_solicita_o_poder_executivo_dar_continuinidade_a_canalizacao_do_esgoto_na_rua_25_de_dezembro_setor_santa_izabel_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/60/requerimento_n._078_de_2021_-_solicita_o_poder_executivo_dar_continuinidade_a_canalizacao_do_esgoto_na_rua_25_de_dezembro_setor_santa_izabel_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita o Poder Executivo dar continuinidade à canalização do esgoto na Rua 25 de Dezembro, Setor Santa Izabel</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/64/requerimento_n._079_de_2021_-_solicita_ao_poder_executivo_levantar_e_fazer_encabecamento_da_ponte_sobre_o_ribeirao_dantas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/64/requerimento_n._079_de_2021_-_solicita_ao_poder_executivo_levantar_e_fazer_encabecamento_da_ponte_sobre_o_ribeirao_dantas_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo levantar e fazer encabeçamento da ponte sobre o Ribeirão D'antas</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_n._080_de_2021_-_solicita_ao_poder_executivo_tampar_buracos_e_recapear_nas_ruas_de_crixas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_n._080_de_2021_-_solicita_ao_poder_executivo_tampar_buracos_e_recapear_nas_ruas_de_crixas_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo tampar buracos e recapear nas ruas de Crixás</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_n._087_de_2021_-_solicita_ao_poder_executivo_patrolar_encascalhar_e_maninhar_a_estrada_que_interliga_o_assentamento_rurais_toninho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_n._087_de_2021_-_solicita_ao_poder_executivo_patrolar_encascalhar_e_maninhar_a_estrada_que_interliga_o_assentamento_rurais_toninho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo patrolar, encascalhar e maninhar a estrada que interliga o Assentamento Rurais</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/61/requerimento_n._089_de_2021_-_solicita_vacinacao_contra_o_covid_de_2_coveiros_e_2_agentes_de_funeraria_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/61/requerimento_n._089_de_2021_-_solicita_vacinacao_contra_o_covid_de_2_coveiros_e_2_agentes_de_funeraria_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita vacinação contra o COVID de 2 coveiros e 2 agentes de funerária</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_n._090_de_2021_-_solicita_ao_poder_executivo_construir_portais_na_entra_da_cidade_com_esfinges_destacando_a_economia_do_municipio_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_n._090_de_2021_-_solicita_ao_poder_executivo_construir_portais_na_entra_da_cidade_com_esfinges_destacando_a_economia_do_municipio_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo construir portais na entra da cidade com esfínges destacando a economia do município</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1013/requerimento_de_audiencia_publica_no_092_-_2021_-_romario_almeida.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1013/requerimento_de_audiencia_publica_no_092_-_2021_-_romario_almeida.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada audiência pública com a presença de representantes dos comerciantes diretamente afetados pelo decreto Municipal nº 220/2021.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_n._093_de_2021_-_solicita_ao_poder_executivo_reconstruir_e_valorizar_a_rodoviaria_de_crixas-go_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_n._093_de_2021_-_solicita_ao_poder_executivo_reconstruir_e_valorizar_a_rodoviaria_de_crixas-go_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo reconstruir e valorizar a rodoviária de Crixás-GO</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_n._100_de_2021_-_solicita_ao_poder_executivo_patrolar_e_encascalhar_na_regiao_do_furadao_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_n._100_de_2021_-_solicita_ao_poder_executivo_patrolar_e_encascalhar_na_regiao_do_furadao_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo patrolar e encascalhar na região do Furadão</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_n._102_de_2021_-_solicita_ao_poder_executivo_trocar_5_manilhas_por_de_concreto_aduela_no_leito_do_corrego_arara_toninho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_n._102_de_2021_-_solicita_ao_poder_executivo_trocar_5_manilhas_por_de_concreto_aduela_no_leito_do_corrego_arara_toninho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo trocar 5 manilhas por de concreto aduela no leito do córrego Arara</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_n._103_de_2021_-_solicita_ao_poder_executivo_escavar_mini_pocos_tipo_cacimba_nos_assentamentos_toninho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_n._103_de_2021_-_solicita_ao_poder_executivo_escavar_mini_pocos_tipo_cacimba_nos_assentamentos_toninho.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo escavar mini poços, tipo cacimba, nos Assentamentos</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_n._104_de_2021_-_solicita_ao_poder_executivo_informacoes_sobre_possibilidade_deste_realizar_convenios_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_n._104_de_2021_-_solicita_ao_poder_executivo_informacoes_sobre_possibilidade_deste_realizar_convenios_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo informações sobre possibilidade deste realizar convênios</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_n._110_de_2021_-_solicita_ao_poder_executivo_solicitando_instalar_uti_no_hospital_municipal_fernando_erro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_n._110_de_2021_-_solicita_ao_poder_executivo_solicitando_instalar_uti_no_hospital_municipal_fernando_erro.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo solicitando instalar UTI no Hospital Municipal</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_n._111_de_2021_-_solicita_ao_poder_executivo_solicitando_melhorias_nas_pracas_de_auriverde_e_instalacao_de_academias_ao_ar_livre_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_n._111_de_2021_-_solicita_ao_poder_executivo_solicitando_melhorias_nas_pracas_de_auriverde_e_instalacao_de_academias_ao_ar_livre_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo solicitando melhorias nas praças de Auriverde e instalação de academias ao ar livre</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_n._112_de_2021_-_solicita_ao_poder_executivo_solicita_melhorias_no_campo_de_fut_alem_d_cobertura_da_qd_de_esporte_em_auriverde_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_n._112_de_2021_-_solicita_ao_poder_executivo_solicita_melhorias_no_campo_de_fut_alem_d_cobertura_da_qd_de_esporte_em_auriverde_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo solicita melhorias no campo de fut, além d cobertura da qd de esporte em Auriverde</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_n._113_de_2021_-_solicita_ao_poder_executivo_solicitando_melhorias_e_destinacao_de_profis._p_un._basica_de_saude_de_auriverde_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_n._113_de_2021_-_solicita_ao_poder_executivo_solicitando_melhorias_e_destinacao_de_profis._p_un._basica_de_saude_de_auriverde_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo solicitando melhorias e destinação de profis. p Un. Básica de Saúde de Auriverde</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_n._115_de_2021_-_solicita_ao_poder_executivo_construir_calcadas_no_setor_morada_do_sol_iii_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_n._115_de_2021_-_solicita_ao_poder_executivo_construir_calcadas_no_setor_morada_do_sol_iii_gleibson.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo construir calçadas no Setor Morada do Sol III</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Carlos Eduardo, Fernando Antonio dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_n._116_de_2021_-_solicita_ao_poder_executivo_instalar_escoamento_de_agua_pluvial_na_rua_aurora_setor_novo_horizonte_cadu_e_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_n._116_de_2021_-_solicita_ao_poder_executivo_instalar_escoamento_de_agua_pluvial_na_rua_aurora_setor_novo_horizonte_cadu_e_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo instalar Escoamento de água pluvial na Rua Aurora, Setor Novo Horizonte</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_n._117_de_2021_-_solicita_ao_poder_executivo_instalar_escoamento_de_agua_pluvial_na_rua_2015_setor_novo_horizonte_cadu_e_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_n._117_de_2021_-_solicita_ao_poder_executivo_instalar_escoamento_de_agua_pluvial_na_rua_2015_setor_novo_horizonte_cadu_e_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo instalar Escoamento de água pluvial na Rua 2015, Setor Novo Horizonte</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_n._119_de_2021_-_solicita_ao_poder_executivo_restaurar_e_implementar_melhorias_no_cemiterio_municipal_de_crixas-go_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_n._119_de_2021_-_solicita_ao_poder_executivo_restaurar_e_implementar_melhorias_no_cemiterio_municipal_de_crixas-go_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo restaurar e implementar melhorias no cemitério municipal de Crixás-GO</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_n._120_de_2021_-_solicita_ao_poder_executivo_revitalizar_a_entrada_de_auriverde_com_a_instalacao_de_esfinge_na_rotula_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_n._120_de_2021_-_solicita_ao_poder_executivo_revitalizar_a_entrada_de_auriverde_com_a_instalacao_de_esfinge_na_rotula_fernando.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo revitalizar a entrada de Auriverde com a instalação de esfinge na rótula</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_n._121_de_2021_-_solicita_ao_poder_executivo_instalar_gerador_de_energia_no_hospital_municipal_romario.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_n._121_de_2021_-_solicita_ao_poder_executivo_instalar_gerador_de_energia_no_hospital_municipal_romario.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Executivo instalar gerador de energia no hospital municipal</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/553/brn3c2af49a4628_031534.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/553/brn3c2af49a4628_031534.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira solicita a implantação de faixa elevada na rua Tomás de Campos, nas proximidades do SICOOB Vale do Rio Crixás.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/552/brn3c2af49a4628_031533.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/552/brn3c2af49a4628_031533.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira solicita implantação de faixa elevada na rua Gravata, setor residencial Portal dos Sonhos, nas proximidades da casa do Senhor Sandro Xavier de Lima.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_no_132_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_no_132_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo que requeira á direção do posto de atendimento do IPASGO desta municipalidade, que efetue a prorrogação do prazo de credenciamento ao referido Órgão  de profissionais Odontólogos que recentemente mudaram de domicílio, para Crixás-GO.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_no_133_-_2021_-__fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_no_133_-_2021_-__fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de uma pá para refazer a pista de Moto Cross de Crixás - Go.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1049/requerimento_no_134_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1049/requerimento_no_134_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja providenciado a instalação de manilhas na lateral do Estádio Beira Rio.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1055/requerimento_no_135_-_2021_-_marcos_ferreira.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1055/requerimento_no_135_-_2021_-_marcos_ferreira.pdf</t>
   </si>
   <si>
     <t>Solicitando informações acerca de maquinários e equipamentos disponíveis para uso da Secretaria de Infra Estrutura.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_no_136_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_no_136_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando em regime de urgência a instalação de redutores de velocidade tanto na Avenida das Oliveiras Qd. 17 lote 14 quanto abaixo do Portão da quadra de esporte do colégio Manoel Lino na Rua 2015, ambos no Setor Novo Horizonte.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_no_137_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_no_137_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando em regime de urgência dar manutenção, reparos e trocas lâmpadas de LED queimadas na sede do Município de Crixás e no Distrito de Auriverde.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_no_139_-_2021_-_fernando_antonio_2.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_no_139_-_2021_-_fernando_antonio_2.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo crie e fortaleça parcerias de apoio, solidariedade , união e solução com serviços pastorais da Igreja Católica, SSVO/Vicentinos, Lions Clube, Grupo  Espirita e Igrejas Evangélicas.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_n1402021.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_n1402021.pdf</t>
   </si>
   <si>
     <t>O vereador Romário solicita a plotagem (identificação por adesivos) de todos os veículos oficiais de uso exclusivo do poder legislativo municipal de Crixás.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_no_144__-__solicitando_patrolamento_da_estrada_que_interliga_a_go-156_regiao_da_fazenda_cachoeira.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_no_144__-__solicitando_patrolamento_da_estrada_que_interliga_a_go-156_regiao_da_fazenda_cachoeira.pdf</t>
   </si>
   <si>
     <t>Solicitando patrolamento da estrada que interliga a GO-156, região da Fazenda Cachoeira.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/538/brn3c2af49a4628_031508.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/538/brn3c2af49a4628_031508.pdf</t>
   </si>
   <si>
     <t>O vereador Cláudio Borges requer que nos Projetos de leis sobre o orçamento como LOA, LDO, PPA, etc... que são suma importância para o município, seja agenciado o Assessor Jurídico para dar seu parecer, como também ao contador para dar seu parecer técnico.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_no_147_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_no_147_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que o Executivo forneça a esta Augusta Casa de Leis, lista de todos os conselhos municipais existente no Município de Crixás, nomes de seus respectivos presidentes e diretores, dia, horários e locais de reunião.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_no_148_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_no_148_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que instale mais instrumentos de academia e parquinhos ao ar nas praças e locais possíveis de Crixás e Auriverde.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1048/requerimento_no_149_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1048/requerimento_no_149_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Solicitando o empréstimo de urnas eletrônicas e sistemas de votação para realização da eleição para as próximas eleições que ocorrera no mês de outubro de 2022, a serem instaladas no assentamentos PA Chico Mendes.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_no_150_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_no_150_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que inclua nas aulas da rede Municipal de Educação; ao menos uma (1) vez por semana; a participação/acompanhamento das aulas por Psicólogos.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_no_151_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_no_151_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que; através de verbas destinadas pelo FUNDEB; sejam adquiridos aparelhos eletrônicos e Kit's multimídia, para serem disponibilizados para todos os professores da rede de Educação Municipal.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_no_152_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_no_152_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando o fechamento e redirecionamento do depósito de lixo o céu aberto no distrito de Auriverde.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_no_159_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_no_159_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Solicitando instalar manilha no início da Avenida das Oliveiras do lado direito, entre a ponte de cimento e a Rua 2001 no setor Horizonte Novo.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1046/requerimento_no_160_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1046/requerimento_no_160_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Solicitando instalar duas faixas elevadas para pedestres a serem instaladas na rua Prudêncio Ferreira sendo uma em frente a residência do senhor Luiz Pio e a outra em frete a secretaria  Municipal da Educação, no setor Central.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_no_163_-_solicita_construcao_de_ponte_sobre_o_corrego_mato_grande.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_no_163_-_solicita_construcao_de_ponte_sobre_o_corrego_mato_grande.pdf</t>
   </si>
   <si>
     <t>Solicita construção de ponte sobre o Córrego Mato Grande</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_no_164_-_solicita_instalacao_de_manilha_sobre_o_corrego_do_canzil..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_no_164_-_solicita_instalacao_de_manilha_sobre_o_corrego_do_canzil..pdf</t>
   </si>
   <si>
     <t>Solicita instalação de manilha sobre o Córrego do Canzil</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_no_165_-_solicita_a_reforma_da_quadra_de_esporte_do_antigo_peti.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_no_165_-_solicita_a_reforma_da_quadra_de_esporte_do_antigo_peti.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da quadra de esporte do antigo PETI</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_no_166_-_solicita_implementacao_de_faixa_elevada_na_rua_2014.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_no_166_-_solicita_implementacao_de_faixa_elevada_na_rua_2014.pdf</t>
   </si>
   <si>
     <t>Solicita implementação de faixa elevada na Rua 2014</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_no_167_-__solicitando_aquisicao_de_ensiladeira.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_no_167_-__solicitando_aquisicao_de_ensiladeira.pdf</t>
   </si>
   <si>
     <t>Solicitando aquisição de ensiladeira</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_no_168_-_solicita_reforma_sobro_o_corrego_da_pedra_..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_no_168_-_solicita_reforma_sobro_o_corrego_da_pedra_..pdf</t>
   </si>
   <si>
     <t>Solicita reforma sobro o Córrego da Pedra</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_no_169_-_solicitando_a_contratacao_de_cardiologista_para_atuar_no_hospital_municipal_honoria_dietz.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_no_169_-_solicitando_a_contratacao_de_cardiologista_para_atuar_no_hospital_municipal_honoria_dietz.pdf</t>
   </si>
   <si>
     <t>Solicitando a contratação de Cardiologista para atuar No Hospital Municipal Honoria Dietz.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_no_170_-_solicita_implementacao_de_iluminacao_publica_na_viela_entre_avenida_dez_e_rua_oito..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_no_170_-_solicita_implementacao_de_iluminacao_publica_na_viela_entre_avenida_dez_e_rua_oito..pdf</t>
   </si>
   <si>
     <t>Solicita implementação de iluminação pública na Viela entre Avenida Dez e Rua Oito</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/</t>
+    <t>http://sapl.crixas.go.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita ações preventivas periódica de manutenção em canal de escoamento de água na Viela Titanic</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_172_-_inclusao_de_coletores_de_lixo_na_lista_de_prioritarios_no_plano_de_vacinacao_contra_covd-19.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_172_-_inclusao_de_coletores_de_lixo_na_lista_de_prioritarios_no_plano_de_vacinacao_contra_covd-19.pdf</t>
   </si>
   <si>
     <t>Inclusão de coletores de lixo na lista de prioritários no plano de vacinação contra covd-19</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_no_173_-_sugere_a_abertura_de_novos_postos_de_vacimacao_contra_a_covid-19.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_no_173_-_sugere_a_abertura_de_novos_postos_de_vacimacao_contra_a_covid-19.pdf</t>
   </si>
   <si>
     <t>Sugere a Abertura de novos postos de vacimação contra a covid-19</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_no_174_-_realizar_estudo_tecnico_para_corrigir_problema_de_agua_com_mal_cheiro_na_rua_do_comercio..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_no_174_-_realizar_estudo_tecnico_para_corrigir_problema_de_agua_com_mal_cheiro_na_rua_do_comercio..pdf</t>
   </si>
   <si>
     <t>Realizar estudo tecnico para corrigir problema de agua com mal cheiro na Rua do Comércio</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_no_175_-_solicita_a_a_contratacao_ou_destinacao_de_agentes_comunitario_de_saude_e_emdenias.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_no_175_-_solicita_a_a_contratacao_ou_destinacao_de_agentes_comunitario_de_saude_e_emdenias.pdf</t>
   </si>
   <si>
     <t>Solicita a a contratação ou destinação de Agentes comunitario de Saúde e Emdenias</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_no_176_-_realizado_muiltirao_do_meio_ambiente_no__bosque_geraldo_cruz.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_no_176_-_realizado_muiltirao_do_meio_ambiente_no__bosque_geraldo_cruz.pdf</t>
   </si>
   <si>
     <t>Realizado muiltirão do meio ambiente no  Bosque Geraldo Cruz</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_no_177_-_solicitando_novos_cursos_na_universidade_estadual_de_goias..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_no_177_-_solicitando_novos_cursos_na_universidade_estadual_de_goias..pdf</t>
   </si>
   <si>
     <t>Solicitando novos cursos na Universidade Estadual de Goiás.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_no_181_-__construcao_de_centro_de_educacao_ambiental.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_no_181_-__construcao_de_centro_de_educacao_ambiental.pdf</t>
   </si>
   <si>
     <t>Construção de Centro de Educação Ambiental</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_no_182_-_solicita_visita_tecnica_para_avaliar_melhoria_do_transito_na_avenida_das_oliveiras..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_no_182_-_solicita_visita_tecnica_para_avaliar_melhoria_do_transito_na_avenida_das_oliveiras..pdf</t>
   </si>
   <si>
     <t>Solicita visita tecnica para avaliar melhoria do trânsito na Avenida das Oliveiras.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_no_183_-_inclusao_de_projeto_com_horario_estendido_de_atendimento_como_um_mini_hospital_no_plano_de_reabertura_da_ubs_01..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_no_183_-_inclusao_de_projeto_com_horario_estendido_de_atendimento_como_um_mini_hospital_no_plano_de_reabertura_da_ubs_01..pdf</t>
   </si>
   <si>
     <t>Inclusão de projeto com horário estendido de atendimento como um mini hospital no plano de reabertura da UBS 01.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_no_184_-_solicitando_inclusao_de_conselheiiros__motorista_e_taxista_na_lista_de_prioritarios_de_imunizacao..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_no_184_-_solicitando_inclusao_de_conselheiiros__motorista_e_taxista_na_lista_de_prioritarios_de_imunizacao..pdf</t>
   </si>
   <si>
     <t>Solicitando inclusão de conselheiiros , motorista e taxista na lista de prioritários de imunização.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_no_185_-_manilhamento_do_corrego_na_regiao_da_cana_braba..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_no_185_-_manilhamento_do_corrego_na_regiao_da_cana_braba..pdf</t>
   </si>
   <si>
     <t>Manilhamento do córrego na região da Cana Braba</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_no_186_-_solicita_o_patrolamento_da_s_estradas__regioes_pedra_preta_cana_brava_e_cavalgada..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_no_186_-_solicita_o_patrolamento_da_s_estradas__regioes_pedra_preta_cana_brava_e_cavalgada..pdf</t>
   </si>
   <si>
     <t>Solicita o patrolamento da s estradas , regiões Pedra Preta, Cana Brava e Cavalgada.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_no_188_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_no_188_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações quanto a retirada de tramitação do Projeto de Lei 19/2020.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_n_189_-_2021_-_luismar_gundim.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_n_189_-_2021_-_luismar_gundim.pdf</t>
   </si>
   <si>
     <t>"Que seja realizada a reforma de todos os parquinhos de nossa cidade, em especial da Praça da Bíblia (Praça Alimentação) Vila Nova.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_no_191_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_no_191_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitar a destinação de um  servidor de serviços gerais e um porteiro para o órgão de nosso município , Associação de Pais e Amigos dos Excepcionais - APAE/Crixás-GO.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Solicitando a destinação de um zelador com fim de realizar limpeza em geral no Estádio Municipal Jarbas Machado Ferreira, além de auxiliar nos cuidados de trânsito quando estiver treino na escolinha de futebol.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_no_193_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_no_193_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias a esse, setores Lago Azul e Jardins dos Ipês.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>Solicitando a implementação de ônibus coletivo em nosso Município diretamente ou via pública - privada.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>"Seja realizado manutenções na Feira Cobertura, localizada na Rua Oito, com a Rua Sete, no setor Vila Nova, nesta cidade."</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/523/brn3c2af49a4628_031464.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/523/brn3c2af49a4628_031464.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo solicita que seja criado e divulgado o atendimento telepresencial nos departamentos e secretarias da Prefeitura de Crixás-Go, em especial ao Procon, área da saúde, educação e infraestrutura.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1045/requerimento_no_201_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1045/requerimento_no_201_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma  ponte sobre o córrego Santa Maria.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_no_202_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_no_202_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Proceda o plantio de mudas de palmeiras, ao longo da Avenida Palmeira, localizada no Bairro Jardins dos Ipês, até para que a aludida avenida faça jus ao nome que a ela foi dado.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/524/brn3c2af49a4628_031466.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/524/brn3c2af49a4628_031466.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo requer a reforma das pontes sobre o Córrego Laginha Preta, Córrego Terra Vermelha, Córrego Laginha Branca e Córrego do Retiro, neste Município de Crixás.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1044/requerimento_no_204_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1044/requerimento_no_204_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Construir uma ponte pré-moldada sobre o Córrego Taquari.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1043/requerimento_no_205_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1043/requerimento_no_205_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Construir uma ponte pré-moldada  sobre o Córrego Fundo estrada vicinal interliga GO-347 á região do Bardaia, próximo á fazenda do Sr Mazinho Navarro.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_no_209_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_no_209_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando disponibilizar um (1) zelador, para cuidar do lago da cidade Erotides Villas Boas , efetuando a limpeza e conservação da área; como também, que doravante o Poder Executivo Municipal engendre fortes investimentos junto aquele que é o Cartão Postal de entrada de nosso Município, como a construção de uma pista de caminha, bancos de cimento, cesto de lixo, placa de sinalização e proibição de lavagem de veículos, o arranjo da iluminação pública necessária e a construção de uma píer para jet ski dentre tantas outras melhorias que a praça demanda.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1042/requerimento_no_210_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1042/requerimento_no_210_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Solicitando regularização fundiária de todas as áreas ocupadas das quadras 01 e 02, do setor Lago Azul, nesta cidade de Crixás.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/550/brn3c2af49a4628_031531.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/550/brn3c2af49a4628_031531.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira solicita reforço na segurança pública do distrito de Auriverde.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/549/brn3c2af49a4628_031530.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/549/brn3c2af49a4628_031530.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira solicita a substituição de lâmpadas de led no âmbito do distrito de Auriverde.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/548/brn3c2af49a4628_031529.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/548/brn3c2af49a4628_031529.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira solicita a revitalização das praças do Distrito de Auriverde bem como instalação de uma academia ao ar livre e um parque infantil.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_no_222_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_no_222_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada a reforma da ponte sobre o Rio Meia Pataca.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1039/requerimento_no_223_-_2021_-_joao_caetano_toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1039/requerimento_no_223_-_2021_-_joao_caetano_toninho_pio.pdf</t>
   </si>
   <si>
     <t>Solicitando aquisição de um elevador automotivo para 4000kg, trifásico 220 v - 1354, para uso da secretaria de Infraestrutura.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/547/brn3c2af49a4628_031528.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/547/brn3c2af49a4628_031528.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira solicita a destinação de vagas para o programa jovem aprendiz a população do distrito de Auriverde.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_no_228_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_no_228_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que haja mais campana e investimento contra queimadas em Crixás-GO.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/545/brn3c2af49a4628_031526.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/545/brn3c2af49a4628_031526.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira solicita a disponibilização de transporte coletivo do distrito de Auriverde a Crixás.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1040/requerimento_no_230_-_2021_-_joao_caetano_toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1040/requerimento_no_230_-_2021_-_joao_caetano_toninho_pio.pdf</t>
   </si>
   <si>
     <t>Solicitando reforma e instalação da cobertura, além  energia elétrica na quadra do Distrito de Auriverde.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/521/brn3c2af49a4628_031462.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/521/brn3c2af49a4628_031462.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo solicita a reforma na Ponte Córrego do Feijão Miúdo, na região do morro dos veados, após a Fazenda Candeia.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/537/brn3c2af49a4628_031507.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/537/brn3c2af49a4628_031507.pdf</t>
   </si>
   <si>
     <t>O vereador Cláudio Borges solicita que seja feita a manutenção dos refletores e pintura em geral da quadra de esporte situada na praça Vó Broque no setor Morado Sol, em nossa cidade.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/536/brn3c2af49a4628_031506.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/536/brn3c2af49a4628_031506.pdf</t>
   </si>
   <si>
     <t>O vereador Cláudio Borges solicita que seja disponibilizado transporte escolar para os alunos dos setores Novo Horizonte e Morada do Sol até a escola municipal Joaquim de Souza Vilas Boas.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_no_236_-_2021_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_no_236_-_2021_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que agencie ao órgão competente para realização de fiscalização por toda cidade acerca do despejo de água utilizada descartada irregularmente nas ruas  do município.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_no_238_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_no_238_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>A criação de uma LIVE  comemorativa ao dia do servidor público e ao aniversário de Crixás-GO..</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_no_239_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_no_239_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que a madeira retirada da ponte sob o Rio Vermelho na Rua 8 seja destinada para reparação de outra pontes na zona rural do município.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Solicitando que seja criado canais de divulgação para leis sancionadas no município.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_no_245_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_no_245_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>A construção de  estacionamento tipo escama na praça da Matriz.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/544/brn3c2af49a4628_031524.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/544/brn3c2af49a4628_031524.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira solicita a pavimentação asfáltica da rua Sebastião de Brito no setor Pedro Machado.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1036/requerimento_no_247_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1036/requerimento_no_247_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Autoriza instalar manilha sobre o Córrego  Velho. e aterrar aproximadamente 300 metros antes do encabeçamento das manilhas do referido córrego.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_no2502021.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_no2502021.pdf</t>
   </si>
   <si>
     <t>Requerimento.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_no_251_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_no_251_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Manilhar ou instalar bueiro em área para evitar enchente, nos Setor Portal dos Sonhos e Pedro Machado.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_no2532021.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_no2532021.pdf</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_no_254_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_no_254_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de passarela no canteiro-ilha, na Avenida das Oliveiras setor Novo Horizonte.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_no_255_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_no_255_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de redutor de velocidade na Avenida Palmeira, acima da UBS, setor Jardim dos Ipês, neste Município de Crixás.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_no_256_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_no_256_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando a aquisição e/ou  construção de uma (1) casa de apoio no Município de Goiano de Anápolis.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_no_257_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_no_257_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando a disponibilização de ônibus para jovens de nosso município participantes do ENEM/2021 a ser realizado no município vizinho de Itapaci-GO</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1034/requerimento_no_258_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1034/requerimento_no_258_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Finalidade de fazer reforma total no Prédio da Funasa situado no Setor Pedro Machado.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_no2592021.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_no2592021.pdf</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/542/brn3c2af49a4628_031522.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/542/brn3c2af49a4628_031522.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira solicita que seja instalado ondulações transversal na localidade da Rua 01, Qd. 01, setor Vila Nova, nesta cidade.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_no_261_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_no_261_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Realizando o  serviço de escoamento da água suja e lama acumulada frente a distribuidora Fortaleza localizada na Rua Joaquim Souza Setor Central.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/534/brn3c2af49a4628_031502.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/534/brn3c2af49a4628_031502.pdf</t>
   </si>
   <si>
     <t>O vereador Cláudio Borges tem objetivo de iniciar um estudo ambiental, e por consequência elaboração de Laudo técnico pericial conclusivo, no que se refere a avaliação do estudo do Impacto Ambiental.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no2642021.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no2642021.pdf</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/527/brn3c2af49a4628_031476.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/527/brn3c2af49a4628_031476.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo solicita que seja agenciado junto ao setor competente ações preventivas periódicas de manutenção em canal de escoamento de água pluvial.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/531/brn3c2af49a4628_031466.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/531/brn3c2af49a4628_031466.pdf</t>
   </si>
   <si>
     <t>O vereador Cláudio Borges requer a reforma das pontes sobre o córrego Laginha Preta, cérrego Terra Vermelha, córrego Laginha Branca e córrego do Retiro, neste município.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_no_267_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_no_267_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando fazer a a cobertura ou construir galpão para a a frota de veículos municipais além de construir sala própria ao responsável.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/533/brn3c2af49a4628_031477.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/533/brn3c2af49a4628_031477.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado em caráter emergencial o escoamento da água pluvial que escumula na rua Aurora nas proximidades da Qd. 01, Lt. 04-D, no setor Horizonte Novo, neste município.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_no_151_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_no_151_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal que; através de verbas destinadas pelo FUNDEB; sejam adquiridos aparelhos eletrônicos e Kit´s multimídia, para serem disponibilizados para todos os professores da redes de  Educação Municipal.</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_n_001-21_-_ao_poder_executivo_elaborar_elaborar_2_projeto_de_lei__criando_o_conselho_municipal_do_pronon_e_o_fundo_dele_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_n_001-21_-_ao_poder_executivo_elaborar_elaborar_2_projeto_de_lei__criando_o_conselho_municipal_do_pronon_e_o_fundo_dele_gleibson.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo Elaborar elaborar 2 Projeto de Lei  Criando o Conselho Municipal do PRONON e o FUNDO dele</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_n_001-21_-_ao_poder_executivo_elaborar_construi_estacionamentos_no_setor_novo_horizonte_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_n_001-21_-_ao_poder_executivo_elaborar_construi_estacionamentos_no_setor_novo_horizonte_fernando.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo Elaborar construi estacionamentos no Setor Novo Horizonte.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_n_002-21_-_ao_poder_executivo_elaborar_elaborar_projeto_de_lei_e_revogar_a_lei_muncipal_n_235_de_1.968_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_n_002-21_-_ao_poder_executivo_elaborar_elaborar_projeto_de_lei_e_revogar_a_lei_muncipal_n_235_de_1.968_gleibson.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo Elaborar elaborar Projeto de Lei e Revogar a Lei Muncipal n° 235 de 1.968</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_n._003-2021_-_indica_ao_poder_executivo_realizar_leicao_de_bens_sucateados_incluindo_os_que_nao_foram_arrecadados_no_anterior_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_n._003-2021_-_indica_ao_poder_executivo_realizar_leicao_de_bens_sucateados_incluindo_os_que_nao_foram_arrecadados_no_anterior_gleibson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo realizar leição de bens sucateados, incluindo os que não foram arrecadados no anterior</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_n._008_de_2021_-_indica_o_poder_executivo_doar_parte_do_terreno_publico_para_a_igrja_evangelica_assembleia_de_deus_uma_nova_uncao_novo_horizonte_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_n._008_de_2021_-_indica_o_poder_executivo_doar_parte_do_terreno_publico_para_a_igrja_evangelica_assembleia_de_deus_uma_nova_uncao_novo_horizonte_gleibson.pdf</t>
   </si>
   <si>
     <t>Indica o Poder Executivo doar parte do terreno público para a igrja evangélica Assembleia de Deus Uma Nova Unção, Novo Horizonte</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n._009-2021_-_indica_ao_poder_executivo_construir_feira_coberta_no_distrito_de_auriverde_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n._009-2021_-_indica_ao_poder_executivo_construir_feira_coberta_no_distrito_de_auriverde_gleibson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo construir Feira Coberta, no Distrito de Auriverde</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_n._010_de_2021_-_indica_ao_poder_executivo_criar_o_fundo_municipal_de_apoio_a_manutencao_de_conservacao_de_estradas_rurais_-_fundestradas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_n._010_de_2021_-_indica_ao_poder_executivo_criar_o_fundo_municipal_de_apoio_a_manutencao_de_conservacao_de_estradas_rurais_-_fundestradas_gleibson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo criar o Fundo Municipal de apoio à manutenção de Conservação de Estradas Rurais - FUNDESTRADAS</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_n._012-2021_-_indica_ao_poder_executivo_alienar_parte_da_are_publica_localizada_no_extinto_setor_santos_reis_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_n._012-2021_-_indica_ao_poder_executivo_alienar_parte_da_are_publica_localizada_no_extinto_setor_santos_reis_gleibson.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo alienar parte da áre pública localizada no extinto setor Santos Reis</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_n._013_de_2021_-_indica_o_poder_executivo_instalar_semaforo_para_pedestre_na_av._das_oliveiras_com_a_rua_2003_setor_novo_horizonte_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_n._013_de_2021_-_indica_o_poder_executivo_instalar_semaforo_para_pedestre_na_av._das_oliveiras_com_a_rua_2003_setor_novo_horizonte_gleibson.pdf</t>
   </si>
   <si>
     <t>Indica o Poder Executivo instalar Semáforo para pedestre na Av. das Oliveiras com a Rua 2003, Setor Novo Horizonte</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/528/brn3c2af49a4628_031483.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/528/brn3c2af49a4628_031483.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo solicita com urgência a aquisição de usina hospitalar DCOS-200 geradora de oxigênio, para uso próprio do Hospital Municipal Honória Dietz, nesta cidade de Crixás.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_n_022-21_-_ao_poder_executivo_criar_programa_emergencial_de_monitoramento_e_assistencia_aos_pacientes_do_covid-19_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_n_022-21_-_ao_poder_executivo_criar_programa_emergencial_de_monitoramento_e_assistencia_aos_pacientes_do_covid-19_gleibson.pdf</t>
   </si>
   <si>
     <t>Ao poder executivo criar programa emergencial de monitoramento e assistência aos pacientes do COVID-19.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_n_028-21_-_ao_poder_executivo_adquirir_um_tomografo_para_o_hospital_municipal_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_n_028-21_-_ao_poder_executivo_adquirir_um_tomografo_para_o_hospital_municipal_fernando.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo adquirir um Tomógrafo para o Hospital Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_n_030-21_-_ao_poder_executivo_contratar_dois_servidores_para_o_copom_marcos.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_n_030-21_-_ao_poder_executivo_contratar_dois_servidores_para_o_copom_marcos.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo contratar dois servidores para o COPOM</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_031-21_-_ao_poder_executivo_instalar_unidade_de_vapt_vupt_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_031-21_-_ao_poder_executivo_instalar_unidade_de_vapt_vupt_gleibson.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo instalar unidade de VAPT VUPT</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_032-21_-_ao_poder_executivo_construir_canil_publico_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_032-21_-_ao_poder_executivo_construir_canil_publico_gleibson.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo construir canil público</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_033-21_-_ao_poder_executivo_celebrar_convenio_via_agehab_melhorar_moradias_e_equipamentos_comunitarios_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_033-21_-_ao_poder_executivo_celebrar_convenio_via_agehab_melhorar_moradias_e_equipamentos_comunitarios_gleibson.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo celebrar convênio via AGEHAB melhorar moradias e equipamentos comunitários</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_034-21_-_ao_poder_executivo_elaborar_projetos_de_lei_criando_conselho_e_fundo_sobre_protecao_e_defesa_dos_animais_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_034-21_-_ao_poder_executivo_elaborar_projetos_de_lei_criando_conselho_e_fundo_sobre_protecao_e_defesa_dos_animais_gleibson.pdf</t>
   </si>
   <si>
     <t>Ao poder executivo elaborar projetos de lei criando conselho e fundo sobre proteção e defesa dos animais</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_n_035-21_-_ao_poder_executivo_reformar_ponto_de_taxi_com_cobertura_e_colocar_um_banheiro_publico_na_praca_inacio_jose_dos_campos_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_n_035-21_-_ao_poder_executivo_reformar_ponto_de_taxi_com_cobertura_e_colocar_um_banheiro_publico_na_praca_inacio_jose_dos_campos_gleibson.pdf</t>
   </si>
   <si>
     <t>Ao poder executivo reformar ponto de taxi com cobertura e colocar um banheiro público na praça Inacio José dos Campos</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_n_036-21_-_ao_poder_executivo_instalar_pontos_de_onibus_com_cobertura_em_crixas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_n_036-21_-_ao_poder_executivo_instalar_pontos_de_onibus_com_cobertura_em_crixas_gleibson.pdf</t>
   </si>
   <si>
     <t>Ao poder executivo instalar pontos de ônibus com cobertura em Crixás</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Ao poder executivo adquirir sonsa de perfuração de poço artesiano com compressor.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_n_038-21_-_ao_poder_executivo_criar_fundo_para_aquisicao_de_vacinasgleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_n_038-21_-_ao_poder_executivo_criar_fundo_para_aquisicao_de_vacinasgleibson.pdf</t>
   </si>
   <si>
     <t>Ao poder executivo criar fundo para aquisição de vacinas</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_no_051_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_no_051_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, para elaborar um Projeto de Lei que Dispõe sobre a criação de Feira Livre no Distrito de Auriverde.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_no_052_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_no_052_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, pela elaboração de um Projeto de Lei que Crie o Programa Cartão Renda Solidaria (PCRS), Criando o Cartão Solidário, espécie de vale compras no valor de R$80,00 e R$ 150,00 Reais, a serem utilizados no Comércio do Município de Crixas.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_014_-_2021_-_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_014_-_2021_-_fernando.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para reajustar o salário da Saúde e da outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_no_55_-_indica_ao_poder_executivo_a_elaboracao_de_um_projeto_de_lei__criando_a_guarda_municipal.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_no_55_-_indica_ao_poder_executivo_a_elaboracao_de_um_projeto_de_lei__criando_a_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a elaboração de um Projeto de Lei  criando a Guarda Municipal</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Indica  aquisição de terreno e construção de Clube recreativo Municipal.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no_58_-_indica_aquisicao_de_um_cominhao_bau.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no_58_-_indica_aquisicao_de_um_cominhao_bau.pdf</t>
   </si>
   <si>
     <t>Indica aquisição de um cominhão baú.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_no_059_-_2021_-_fernado_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_no_059_-_2021_-_fernado_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, pelo urgente; acatamento do Artigo 46 do Estatuto dos Servidores Públicos do Município de Crixás - Lei Municipal nº 1.481/2007 - que trata da ajuda de custo a servidores públicos que se desloquem; em caráter permanente; da sede do município de Crixás.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_no_060_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_no_060_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal, Carlos Seixo de Brito Júnior e a Secretário Municipal de Educação, Srª. Eurivane de Carvalho Oliveira Lima, esforços urgentes, para oferecer aos adolescentes e jovens de nosso Município cursos de preparação para admissão no nível médio e técnico federal e estadual em nossa região e de preparação para o ENEM e para o vestibular.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito municipal, Carlos de Seixos de Brito Júnior, á Secretaria Municipal de Saúde, Srª. Thaysa Bolentini de Araújo Machado, a aquisição de uma máquina de hemodiálise para o Hospital Municipal de Crixás Honório Dietz.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_no_064_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_no_064_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal, Carlos Seixo de Brito Júnior, e ao diretor do departamento municipal de trânsito, Sr. Onízio  José Marçal, para que realizem campanhas educativas de trânsito visando a prevenção, o conhecimento das Leis de trânsito e consequente melhoria da  segurança de toda comunidade crixaense e do distrito de Auriverde.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_no_067_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_no_067_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a elaborar um Projeto de Lei para Duplicar e dar um trecho de 2.000 metros na GO-347, localizado entre o posto Zema até o Cemitério caminho da Paz, Perímetro urbana desta cidade de Crixás, saída para cidade de Santa Terezinha de Goiás.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_no_068_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_no_068_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indicação ao Exmo. Prefeito Municipal, Carlos Seixas de Brito Júnior, que coloque na frente do Posto Portal do Petróleo uma estátua que retrate a imagem de um Garimpeiro o Índio Kiriras, representando a história do município de Crixás.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_no_069_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_no_069_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal, Carlos Seixas de Brito Júnior e ao eminente Secretário de  Administração Álvaro Lopes de Souza, que efetue a troca dos paralelepípedos de toda cidade de Crixás, principalmente da Rua do Comercio, saída para o Município de Uirapuru, por asfalto; além de resolver séria e antiga questão dos bueiros, esgoto e acúmulo de água daquele logradouro.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_no_070_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_no_070_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal, Carlos Seixo de Brito Júnior, e ao Secretário de administração Álvaro Lopes de Souza, a construção de pista de ciclovia ao longo da interligação da rua Tomás de Campo - Rua do Comércio, ente os seguintes Bairros: Setor Pedro Machado, desde o limite com a GO -336, Setor Morada do Sol ate o limite com a GO -347.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_no_071_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_no_071_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal, Carlos Seixas de Brito Júnior, fornecer 01 (um) veículo (micro ônibus) na parte da noite a para efetuar o transporte de ida e vinda dos nossos alunos universitários de Crixás para  a Faculdade  Unopar no município  vizinho de Santa Terezinha de Goiás.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/525/brn3c2af49a4628_031468.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/525/brn3c2af49a4628_031468.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo indica ao Exmo. Prefeito Municipal, Carlos Seixo de Brito Júnior, que proponha à Mineração Serra Grande Anglogold Ashanti a doação de um terreno com área de 7.500 metros quadrados com a finalidade de construir casas populares aos cidadãos de baixa renda do Município de Crixás, com o auxilio da AGEHAB.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_no_073_-_2021_-_luismar_gundim.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_no_073_-_2021_-_luismar_gundim.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo para criar fachada e letreiros nas entradas da cidade de Crixás-GO."</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_074_-_2021_-_luismar_gundim.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_074_-_2021_-_luismar_gundim.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo, para reformar e melhorar a Rodoviária de Crixás-GO."</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_no_075_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_no_075_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Indica ao ilustre Prefeito Municipal de Crixás, senhor Carlos a Seixo de Brito Júnior, pela elaboração de um projeto de lei que dispõe sobre doação da área institucional, destinada á atividade religiosa nesta cidade de Crixás.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/551/brn3c2af49a4628_031532.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/551/brn3c2af49a4628_031532.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira indica ao prefeito municipal a aquisição de um terreno para construção de um salão de eventos no distrito de Auriverde.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/522/brn3c2af49a4628_031460.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/522/brn3c2af49a4628_031460.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo indica ao Exmo. Prefeito Municipal, Carlos Seixo de Brito Júnior, e aos respectivos órgãos competentes, que proceda à equiparação salarial para Monitores de sala de aula, concursados do Município que tenham concluído a graduação de nível superior, ao vencimento básico do cargo de professor - PI, 30 horas, fixado pelo piso nacional de Educação, tendo inclusive como base o Projeto de Lei Sancionado pelo Município de Itapaci - Go.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_no_079_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_no_079_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito municipal, Carlos Seixas de Brito Júnior, e aos respectivos órgãos competentes, que o poder executivo municipal viabilize a possibilidade de criar; através do respectivo Projeto de Lei um Plano Municipal de arborização do perímetro urbano do município.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_no_080_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_no_080_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal, Carlos Seixas de Brito Júnior, aos respectivos órgãos competentes , criar ajuda de custo e/ou convênio, no valor de R$700,00 ( setecentos reais) aos servidores do serviço móvel de atendimento de urgência - SAMU; para efeito de alimentação; que necessitem se ausentar da sede do Município de Crixás, por necessidade do serviço.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_no_082_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_no_082_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo, para incluir na lei municipal nº 1.481/2007 dispositivo que gratifique por difícil acesso ou provimento o servidor municipal e da outras providências</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_no_083_-_2021_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_no_083_-_2021_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo para cria um Projeto de Lei para denominar ponte sobre o Rio Vermelho e da outras providências.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no_085_-2021-camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no_085_-2021-camarguinho.pdf</t>
   </si>
   <si>
     <t>Indicação nº 085/2021, indica ao Chefe do Poder Executivo a elaborar um Projeto de lei para construir uma pequena Praça em frete ao Cemitério Central, esquina da Av. Joaquim de Souza com a Rua Antônio Navarro de Abreu, nesta cidade de Crixás, e instalar um Memorial que traz relatos ás memorias dos entes queridos ali enterrados.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/543/brn3c2af49a4628_031523.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/543/brn3c2af49a4628_031523.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira indica ao Prefeito Municipal, a alterar o de horário de atendimento da Creche Municipal Nair Maciel.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_088_-_2021_-_romario_almeida.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_088_-_2021_-_romario_almeida.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal, Carlos Seixas de Brito Júnior, a criação da Orquestra de metais Big Band junto ao Colégio Estadual Manoel Lino de Carvalho e da outras providências.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_no_089_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_no_089_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito municipal, a angariar verbas para construção de uma NOVA PONTE sobre o Córrego Burgalhau.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no0802021.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no0802021.pdf</t>
   </si>
   <si>
     <t>Indicação.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a determinar ao órgão competente a realização  de pesquisa e/ou estudos técnicos para implementação de energia solar nos prédios públicos.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_no_063_-_2021_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_no_063_-_2021_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal, Carlos Seixas de Brito Júnior, e ao Diretor do departamento de trânsito Sr, Onízio José Marçal, para que realizem estudos e ações visando melhorias na segurança e na qualidade do trânsito no entorno da Igreja Matriz Nossa Senhora da Conceição e Salão Paroquial.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1057/requerimento_no_138_-_2021_-_crisley_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1057/requerimento_no_138_-_2021_-_crisley_fernando.pdf</t>
   </si>
   <si>
     <t>Solicitando despacho junto a agência municipal de trânsito de Crixás - AMT afim de realizar estudo para solucionar elevação no cruzamento entre rua Domingos Marques e rua Prudêncio Ferreira de Faria.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_no_190_-_2021_-_luismar_gundim.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_no_190_-_2021_-_luismar_gundim.pdf</t>
   </si>
   <si>
     <t>"Que seja tampado o bueiro próximo a Loja Centro, próximo ao semáforo"</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>PJLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_n._002_de_2021_-_reconhece_como_atividade_religiosa_no_municipio_de_crixas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_n._002_de_2021_-_reconhece_como_atividade_religiosa_no_municipio_de_crixas_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 02/2021. Reconhecer a Atividade Religiosa no Município de Crixás como essencial em tempos de crises ocasionadas por moléstia contagiosas ou catástrofes naturais.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_de_lei_n._003_de_2021_-_altera_a_lei_n_2.022_de_2020__altera__o_dia_do_evangelico_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_de_lei_n._003_de_2021_-_altera_a_lei_n_2.022_de_2020__altera__o_dia_do_evangelico_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 03/2021. "Altera a lei nº 2.022/2020, institui a Semana Municipal de Cultura Evangélica, altera o dia do Evangélico" e das outras providências.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>CPR - Comissão Permanente Reunida</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_n._004_de_2020_-_institui_dia_do_evangelico_luismar_e_outros.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_n._004_de_2020_-_institui_dia_do_evangelico_luismar_e_outros.pdf</t>
   </si>
   <si>
     <t>Projeto nº04/2021. Institui no âmbito do Município de Crixás o dia 3 de agosto, como o Dia do Evangélico, e da outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/666/projeto_de_lei_no_006_de_2021-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/666/projeto_de_lei_no_006_de_2021-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 06/2021. Reconhecer a prática da atividade física  e do exercício físico como essenciais para saúde da população de Crixás e declara a essencialidade dos estabelecimentos de prestação de serviço de educação física públicos ou privados como forma de prevenir doenças físicas e mentais no âmbito do Município de Crixás , e da outras providências.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_de_lei_n._007_de_2021_-_distribuicao_de_kits_de_medicamentos_da_covid_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_de_lei_n._007_de_2021_-_distribuicao_de_kits_de_medicamentos_da_covid_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 07/2021. Dispõe sobre a disponibilização gratuita de kits de medicamentos para o tratamento precoce da Covid-19 na rede sus do Município de Crixás, durante o período de pandemia e da outras providências.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/653/projeto_de_lei_n._008_de_2021_-_dispoe_sobre_sanitizacao_transmissao_do_virus_covid-19_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/653/projeto_de_lei_n._008_de_2021_-_dispoe_sobre_sanitizacao_transmissao_do_virus_covid-19_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 08/2021. Dispõe sobre a obrigatoriedade de realização de sanitização em estabelecimentos públicos e privados, localizados no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/654/projeto_de_lei_n._009_de_2021_-_calendario_oficial_do_dia_de_combate_a_intolerancia_religiosa_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/654/projeto_de_lei_n._009_de_2021_-_calendario_oficial_do_dia_de_combate_a_intolerancia_religiosa_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 09/2021. Institui no Calendário Oficial de datas e Eventos do Município de Crixás o Dia de Combate à Intolerância Religiosa, e da outras providências.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/661/projeto_de_lei_n._010_de_2021_-_dispoe_sobre_convenio_publico_para_a_aquisicao_de_vacinas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/661/projeto_de_lei_n._010_de_2021_-_dispoe_sobre_convenio_publico_para_a_aquisicao_de_vacinas_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 010/2021. Dispõe sobre a constituição de convênio público para a aquisição de vacinas, insumos, medicamentos e equipamentos para enfrentamento e combate à propagação da pandemia de Covid-19 no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_de_lei_n._017_de_2021_-_institui_programa_a_saude_mental_das_vitimas_do_covid-19_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_de_lei_n._017_de_2021_-_institui_programa_a_saude_mental_das_vitimas_do_covid-19_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 017/2021. Autoriza o Poder Executivo a instituir programa de atenção à saúde mental das vitimas e familiares da COVID-19 no município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/657/projeto_de_lei_n._018_de_2021_-_programa_de_incentivo_aos_atletas_municipais_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/657/projeto_de_lei_n._018_de_2021_-_programa_de_incentivo_aos_atletas_municipais_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 018/2021. Fica autorizado o Poder Executivo local a instituir no Município de Crixás-GO o programa de Incentivo aos Atletas municipais  e da outras providências.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_n._019_de_2021_-_institui_o_dia_municipal_do_taxista_no_calendario_do_municipio_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_n._019_de_2021_-_institui_o_dia_municipal_do_taxista_no_calendario_do_municipio_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 019/2021. Institui o Dia Municipal do Taxista no calendário do Município de Crixás, as ser comemorando no dia 29 de setembro de cada ano e da outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_de_lei_n._020_de_2021_-_dispoe_sobre_o_dia_mundial_do_mototaxista_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_de_lei_n._020_de_2021_-_dispoe_sobre_o_dia_mundial_do_mototaxista_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 020/2021. Dispõe sobre o Dia Municipal do Moto taxista, a ser comemorado no dia 24 de setembro de cada ano, no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/662/projeto_de_lei_n._021_de_2021_-_institui_o_dia_do_feirante_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/662/projeto_de_lei_n._021_de_2021_-_institui_o_dia_do_feirante_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 021/2021. Institui e inclui no calendário Oficial de Eventos da Cidade de Crixás-GO, o Dia do Feirante, e da outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/663/projeto_de_lei_n._024_de_2021_-_institui_dia_municipal_dos_agentes_comunitarios_da_saude_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/663/projeto_de_lei_n._024_de_2021_-_institui_dia_municipal_dos_agentes_comunitarios_da_saude_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 024/2021. Institui o Dia Municipal dos Agentes Comunitários de Saúde (ACS) e dos Agentes  de Controle de Endemias (ACE) no âmbito do Município de Crixas e da outras providências.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/664/projeto_de_lei_n._025_de_2021_-_e_proibido_jogar_lixo_em_area_nao_destinada_a_deposito_gleibison.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/664/projeto_de_lei_n._025_de_2021_-_e_proibido_jogar_lixo_em_area_nao_destinada_a_deposito_gleibison.pdf</t>
   </si>
   <si>
     <t>Projeto nº 025/2021. Dispõe sobre a proibição de jogar lixo de qualquer espécie  em área não destinada a depósito ou coleta, no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_n._027_de_2021_-_institui_o_campeonato_de_futebol_de_areia_em_eventos_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_n._027_de_2021_-_institui_o_campeonato_de_futebol_de_areia_em_eventos_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 027/2021. Institui o Campeonato Municipal de Futebol de Areia no calendário oficial de eventos do Município de Crixas, e da outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/667/projeto_de_lei_n._028_de_2021_-_institui_o_campeonato_de_futebol_de_campo_em_eventos_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/667/projeto_de_lei_n._028_de_2021_-_institui_o_campeonato_de_futebol_de_campo_em_eventos_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 028/2021. Institui o Campeonato Municipal de Futebol de Campo no calendário oficial de eventos do Município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/668/projeto_de_lei_n._029_de_2021_-_institui_campeonato_de_futebol_de_salao_em_eventos_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/668/projeto_de_lei_n._029_de_2021_-_institui_campeonato_de_futebol_de_salao_em_eventos_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 029/2021. Institui o Campeonato de Futebol de Salão  no calendário oficial de eventos do Município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_n._030_de_2021_-__institui_o_campeonato_de_volei_e_futvolei_em_eventos_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_n._030_de_2021_-__institui_o_campeonato_de_volei_e_futvolei_em_eventos_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 030/2021. Institui o Campeonato de Vôlei e Futevôlei no calendário de eventos do Município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_n._032_de_2021_-_cria_a_campanha_apadrinhe_uma_pessoa_idosa_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_n._032_de_2021_-_cria_a_campanha_apadrinhe_uma_pessoa_idosa_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 032/2021. Cria a campanha  "Apadrinhe uma Pessoa Idosa" e da outras providências.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/671/projeto_de_lei_n._033_de_2021_-_institui_a_semana_do_idoso_no_municipio_de_crixas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/671/projeto_de_lei_n._033_de_2021_-_institui_a_semana_do_idoso_no_municipio_de_crixas_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 033/2021. Institui a Semana do Idoso no Município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/672/projeto_de_lei_n._034_de_2021_-_institui_o_dia_do_ciclista_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/672/projeto_de_lei_n._034_de_2021_-_institui_o_dia_do_ciclista_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 034/2021. Institui a Semana Municipal do Ciclista e o dia do Passeio ciclístico Municipal a serem incluídos no calendários oficial do Município de Crixas, e da outras providências.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/673/projeto_de_lei_n._035_de_2021_-_intitui_a_criacao_da_creche_do_idoso_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/673/projeto_de_lei_n._035_de_2021_-_intitui_a_criacao_da_creche_do_idoso_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 035/2021. Dispõe sobre a criação da creche do idoso no âmbito  do município e da outra providências.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei_n._036_de_2021_-_institui_o_dia_da_biblia_e_um_monumento_da_biblia_em_crixas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei_n._036_de_2021_-_institui_o_dia_da_biblia_e_um_monumento_da_biblia_em_crixas_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 036/2021. Institui o Dia da Bíblia e um monumento a Bíblia no Município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/520/brn3c2af49a4628_031458.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/520/brn3c2af49a4628_031458.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo institui a obrigatoriedade da transmissão ao vivo das licitações públicas realizadas pelos poderes Executivo e Legislativo do Município de Crixás-Go.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/526/brn3c2af49a4628_031471.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/526/brn3c2af49a4628_031471.pdf</t>
   </si>
   <si>
     <t>Moção de congratulações e aplauso em homenagem ao mês dos homens batista, das igrejas batistas de Crixás, parte da União Missionária de Homens Batista do Brasil.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2814,67 +2814,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_n._001_de_2021_-_penalizar_quem_joga_entulho_nas_rodovias_gleibson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_n._002_de_2021_-_manilhar_lotes_vila_sao_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_n._004_de_2021_-_solicita_reforma_geral_na_escola_municipal__sebastiao_machado_de_azevedo_-_regiao_do_soberbo_gleibson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_n._007_de_2021_-_solicita_informacoes_sobre_a_alienacao_da_area_publica_no_setor_santos_reis_gleibson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_n._010_de_2021_-_solicita_a_construcao_de_uma_rotatoria__prox._da_praca_manoel_rodrigues_tomaz_romario.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_n._011_de_2021_-_solicita_a_construcao_de_uma_rotatoria_e_monumento_de_boi_nelore_romario.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_n._012_de_2021_-_criar_casa_de_apoio_em_goiania_gleibson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_15-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_n._016_de_2021_-_solicita_a_concretagem_e_reforma_do_galpao_na_garagem_da_secretaria_de_infra-estrutura_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_n._019_de_2021_-_solicita_a_construcao_de_uma_ponte_que_interliga_os_setores_novo_horizonte_ao_portal_dos_sonhos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_n._020_de_2021_-_solicita_a_mineradora_serra_grande_pagar_urgentemente_a__indenizacao_no_setor_santos_resis__gleibson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_n._022_de_2021_-_solicita_implementar_de_um_redutor_de_velocidade_na_rua_14-a_no_setor_morado_do_sol_ii_gleibson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_n._028_de_2021_-_solicita_adquir_uma_faixa_de_terra_para_abertura_de_via_publica_na_chacara_mato_grosso_setor_vila_sao_joao_gleibson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_n._043_de_2021_-_manilhar_lotes_morada_do_sol_ii_marcos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_n._044_de_2021_-_retirar_postes_refretores_de_luz_luismar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_n._046_de_2021_-_solicita_limpeza_e_rocagem_nos_lote_baldios_em_crixas_e_depois_cobrar_os_proprietarios__fernando.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_n._048_de_2021_-_instalar_bueiro_para_captacao_de_agua_pluvial_no_setor_portal_dos_sonhos_cadu.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_n._049_de_2021_-__construir_estacionamento_no_calcadao_da_vila_nova_cadu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_n._050_de_2021_-_executar_sistema_de_drenagem_para_agua_pluvial_e_de_reuso_na_rua_circular_novo_horizonte_cadu.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_n._052_de_2021_-_solicita_ao_poder_executivo_instalar_lixeiras_na_populacao_de_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_n._054_de_2021_-_solicita_limpeza_construcao_de_galpao_iluminacao_publica_e_reforma_do_cemiterio_gleibson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_n._055_de_2021_-_requer_a_construcao_de_praca_publica_de_lazer_no_setor_jardins_dos_ipes_gleibson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_n._057_de_2020_-_solicita_instalado_grade_e-ou_boca_de_lobo_no_bueiro_publico_setor_novo_horirzonte_gleibson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_n._058_de_2021_-_solicita_a_reforma_da_calcada_no_passeio_da_rua_do_comercio_setor_sao_joao_gleibson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_n._065_de_2021_-_revitalizacao_da_praca_inacio_jose_dos_campos_construcao_de_estacionamento_banheiro_pubico_e_de_monumentos_culturais_gleibson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_n._067_de_2021_-_requerimento_verbal_para_atender_recomendacoes_do_mp_patryck_dia_17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_n._068_de_2021_-__requerimento_verbal_para_iniciar_a_operacao_tapa_buracos_claudio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/53/requerimento_n._070_de_2021_-_solicita_pavimentacao_na_rua_do_comercio_saida_para_o_uirapuru_toninho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_n._071_de_2021_-_solicita_pavimentacao_na_rua_do_germano_francisco_de_oliveira_setor_pedro_machado_toninho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_n._072_de_2021_-_solicita_a_pavimentacao_asfaltica_da_rua_domingos_marques_setor_central_toniho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_n._074_de_2021_-_alienacao_de_veiculos_publicos_sucateados_gleibson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_n._075_de_2021_-_solicita_o_poder_executivo_realizar_a_sanitizacao_completa_em_nossa_cidade_e_fiscalizar_lotes_baldios_com_foco_de_dengue_marcos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_n._076_de_2021_-_solicita_o_poder_executivo_reformar-restaurar_o_passeio_da_rua_ricardo_neves_setor_central__gleibson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_n._077_de_2021_-_solicita_o_poder_executivo_enviar_o_expediente_ao_responsavel_entopir_erosoes_abaixo_do_aterro_da_represa_-_ass._chico_mendes_gleibson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/60/requerimento_n._078_de_2021_-_solicita_o_poder_executivo_dar_continuinidade_a_canalizacao_do_esgoto_na_rua_25_de_dezembro_setor_santa_izabel_gleibson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/64/requerimento_n._079_de_2021_-_solicita_ao_poder_executivo_levantar_e_fazer_encabecamento_da_ponte_sobre_o_ribeirao_dantas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_n._080_de_2021_-_solicita_ao_poder_executivo_tampar_buracos_e_recapear_nas_ruas_de_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_n._087_de_2021_-_solicita_ao_poder_executivo_patrolar_encascalhar_e_maninhar_a_estrada_que_interliga_o_assentamento_rurais_toninho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/61/requerimento_n._089_de_2021_-_solicita_vacinacao_contra_o_covid_de_2_coveiros_e_2_agentes_de_funeraria_fernando.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_n._090_de_2021_-_solicita_ao_poder_executivo_construir_portais_na_entra_da_cidade_com_esfinges_destacando_a_economia_do_municipio_fernando.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1013/requerimento_de_audiencia_publica_no_092_-_2021_-_romario_almeida.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_n._093_de_2021_-_solicita_ao_poder_executivo_reconstruir_e_valorizar_a_rodoviaria_de_crixas-go_fernando.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_n._100_de_2021_-_solicita_ao_poder_executivo_patrolar_e_encascalhar_na_regiao_do_furadao_gleibson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_n._102_de_2021_-_solicita_ao_poder_executivo_trocar_5_manilhas_por_de_concreto_aduela_no_leito_do_corrego_arara_toninho.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_n._103_de_2021_-_solicita_ao_poder_executivo_escavar_mini_pocos_tipo_cacimba_nos_assentamentos_toninho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_n._104_de_2021_-_solicita_ao_poder_executivo_informacoes_sobre_possibilidade_deste_realizar_convenios_gleibson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_n._110_de_2021_-_solicita_ao_poder_executivo_solicitando_instalar_uti_no_hospital_municipal_fernando_erro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_n._111_de_2021_-_solicita_ao_poder_executivo_solicitando_melhorias_nas_pracas_de_auriverde_e_instalacao_de_academias_ao_ar_livre_fernando.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_n._112_de_2021_-_solicita_ao_poder_executivo_solicita_melhorias_no_campo_de_fut_alem_d_cobertura_da_qd_de_esporte_em_auriverde_fernando.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_n._113_de_2021_-_solicita_ao_poder_executivo_solicitando_melhorias_e_destinacao_de_profis._p_un._basica_de_saude_de_auriverde_fernando.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_n._115_de_2021_-_solicita_ao_poder_executivo_construir_calcadas_no_setor_morada_do_sol_iii_gleibson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_n._116_de_2021_-_solicita_ao_poder_executivo_instalar_escoamento_de_agua_pluvial_na_rua_aurora_setor_novo_horizonte_cadu_e_fernando.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_n._117_de_2021_-_solicita_ao_poder_executivo_instalar_escoamento_de_agua_pluvial_na_rua_2015_setor_novo_horizonte_cadu_e_fernando.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_n._119_de_2021_-_solicita_ao_poder_executivo_restaurar_e_implementar_melhorias_no_cemiterio_municipal_de_crixas-go_fernando.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_n._120_de_2021_-_solicita_ao_poder_executivo_revitalizar_a_entrada_de_auriverde_com_a_instalacao_de_esfinge_na_rotula_fernando.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_n._121_de_2021_-_solicita_ao_poder_executivo_instalar_gerador_de_energia_no_hospital_municipal_romario.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/553/brn3c2af49a4628_031534.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/552/brn3c2af49a4628_031533.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_no_132_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_no_133_-_2021_-__fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1049/requerimento_no_134_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1055/requerimento_no_135_-_2021_-_marcos_ferreira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_no_136_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_no_137_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_no_139_-_2021_-_fernando_antonio_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_n1402021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_no_144__-__solicitando_patrolamento_da_estrada_que_interliga_a_go-156_regiao_da_fazenda_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/538/brn3c2af49a4628_031508.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_no_147_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_no_148_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1048/requerimento_no_149_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_no_150_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_no_151_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_no_152_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_no_159_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1046/requerimento_no_160_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_no_163_-_solicita_construcao_de_ponte_sobre_o_corrego_mato_grande.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_no_164_-_solicita_instalacao_de_manilha_sobre_o_corrego_do_canzil..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_no_165_-_solicita_a_reforma_da_quadra_de_esporte_do_antigo_peti.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_no_166_-_solicita_implementacao_de_faixa_elevada_na_rua_2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_no_167_-__solicitando_aquisicao_de_ensiladeira.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_no_168_-_solicita_reforma_sobro_o_corrego_da_pedra_..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_no_169_-_solicitando_a_contratacao_de_cardiologista_para_atuar_no_hospital_municipal_honoria_dietz.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_no_170_-_solicita_implementacao_de_iluminacao_publica_na_viela_entre_avenida_dez_e_rua_oito..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_172_-_inclusao_de_coletores_de_lixo_na_lista_de_prioritarios_no_plano_de_vacinacao_contra_covd-19.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_no_173_-_sugere_a_abertura_de_novos_postos_de_vacimacao_contra_a_covid-19.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_no_174_-_realizar_estudo_tecnico_para_corrigir_problema_de_agua_com_mal_cheiro_na_rua_do_comercio..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_no_175_-_solicita_a_a_contratacao_ou_destinacao_de_agentes_comunitario_de_saude_e_emdenias.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_no_176_-_realizado_muiltirao_do_meio_ambiente_no__bosque_geraldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_no_177_-_solicitando_novos_cursos_na_universidade_estadual_de_goias..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_no_181_-__construcao_de_centro_de_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_no_182_-_solicita_visita_tecnica_para_avaliar_melhoria_do_transito_na_avenida_das_oliveiras..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_no_183_-_inclusao_de_projeto_com_horario_estendido_de_atendimento_como_um_mini_hospital_no_plano_de_reabertura_da_ubs_01..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_no_184_-_solicitando_inclusao_de_conselheiiros__motorista_e_taxista_na_lista_de_prioritarios_de_imunizacao..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_no_185_-_manilhamento_do_corrego_na_regiao_da_cana_braba..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_no_186_-_solicita_o_patrolamento_da_s_estradas__regioes_pedra_preta_cana_brava_e_cavalgada..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_no_188_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_n_189_-_2021_-_luismar_gundim.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_no_191_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_no_193_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/523/brn3c2af49a4628_031464.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1045/requerimento_no_201_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_no_202_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/524/brn3c2af49a4628_031466.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1044/requerimento_no_204_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1043/requerimento_no_205_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_no_209_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1042/requerimento_no_210_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/550/brn3c2af49a4628_031531.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/549/brn3c2af49a4628_031530.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/548/brn3c2af49a4628_031529.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_no_222_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1039/requerimento_no_223_-_2021_-_joao_caetano_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/547/brn3c2af49a4628_031528.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_no_228_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/545/brn3c2af49a4628_031526.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1040/requerimento_no_230_-_2021_-_joao_caetano_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/521/brn3c2af49a4628_031462.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/537/brn3c2af49a4628_031507.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/536/brn3c2af49a4628_031506.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_no_236_-_2021_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_no_238_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_no_239_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_no_245_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/544/brn3c2af49a4628_031524.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1036/requerimento_no_247_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_no2502021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_no_251_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_no2532021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_no_254_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_no_255_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_no_256_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_no_257_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1034/requerimento_no_258_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_no2592021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/542/brn3c2af49a4628_031522.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_no_261_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/534/brn3c2af49a4628_031502.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no2642021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/527/brn3c2af49a4628_031476.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/531/brn3c2af49a4628_031466.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_no_267_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/533/brn3c2af49a4628_031477.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_no_151_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_n_001-21_-_ao_poder_executivo_elaborar_elaborar_2_projeto_de_lei__criando_o_conselho_municipal_do_pronon_e_o_fundo_dele_gleibson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_n_001-21_-_ao_poder_executivo_elaborar_construi_estacionamentos_no_setor_novo_horizonte_fernando.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_n_002-21_-_ao_poder_executivo_elaborar_elaborar_projeto_de_lei_e_revogar_a_lei_muncipal_n_235_de_1.968_gleibson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_n._003-2021_-_indica_ao_poder_executivo_realizar_leicao_de_bens_sucateados_incluindo_os_que_nao_foram_arrecadados_no_anterior_gleibson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_n._008_de_2021_-_indica_o_poder_executivo_doar_parte_do_terreno_publico_para_a_igrja_evangelica_assembleia_de_deus_uma_nova_uncao_novo_horizonte_gleibson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n._009-2021_-_indica_ao_poder_executivo_construir_feira_coberta_no_distrito_de_auriverde_gleibson.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_n._010_de_2021_-_indica_ao_poder_executivo_criar_o_fundo_municipal_de_apoio_a_manutencao_de_conservacao_de_estradas_rurais_-_fundestradas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_n._012-2021_-_indica_ao_poder_executivo_alienar_parte_da_are_publica_localizada_no_extinto_setor_santos_reis_gleibson.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_n._013_de_2021_-_indica_o_poder_executivo_instalar_semaforo_para_pedestre_na_av._das_oliveiras_com_a_rua_2003_setor_novo_horizonte_gleibson.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/528/brn3c2af49a4628_031483.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_n_022-21_-_ao_poder_executivo_criar_programa_emergencial_de_monitoramento_e_assistencia_aos_pacientes_do_covid-19_gleibson.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_n_028-21_-_ao_poder_executivo_adquirir_um_tomografo_para_o_hospital_municipal_fernando.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_n_030-21_-_ao_poder_executivo_contratar_dois_servidores_para_o_copom_marcos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_031-21_-_ao_poder_executivo_instalar_unidade_de_vapt_vupt_gleibson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_032-21_-_ao_poder_executivo_construir_canil_publico_gleibson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_033-21_-_ao_poder_executivo_celebrar_convenio_via_agehab_melhorar_moradias_e_equipamentos_comunitarios_gleibson.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_034-21_-_ao_poder_executivo_elaborar_projetos_de_lei_criando_conselho_e_fundo_sobre_protecao_e_defesa_dos_animais_gleibson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_n_035-21_-_ao_poder_executivo_reformar_ponto_de_taxi_com_cobertura_e_colocar_um_banheiro_publico_na_praca_inacio_jose_dos_campos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_n_036-21_-_ao_poder_executivo_instalar_pontos_de_onibus_com_cobertura_em_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_n_038-21_-_ao_poder_executivo_criar_fundo_para_aquisicao_de_vacinasgleibson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_no_051_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_no_052_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_014_-_2021_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_no_55_-_indica_ao_poder_executivo_a_elaboracao_de_um_projeto_de_lei__criando_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no_58_-_indica_aquisicao_de_um_cominhao_bau.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_no_059_-_2021_-_fernado_antonio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_no_060_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_no_064_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_no_067_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_no_068_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_no_069_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_no_070_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_no_071_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/525/brn3c2af49a4628_031468.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_no_073_-_2021_-_luismar_gundim.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_074_-_2021_-_luismar_gundim.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_no_075_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/551/brn3c2af49a4628_031532.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/522/brn3c2af49a4628_031460.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_no_079_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_no_080_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_no_082_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_no_083_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no_085_-2021-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/543/brn3c2af49a4628_031523.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_088_-_2021_-_romario_almeida.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_no_089_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no0802021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_no_063_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1057/requerimento_no_138_-_2021_-_crisley_fernando.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_no_190_-_2021_-_luismar_gundim.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_n._002_de_2021_-_reconhece_como_atividade_religiosa_no_municipio_de_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_de_lei_n._003_de_2021_-_altera_a_lei_n_2.022_de_2020__altera__o_dia_do_evangelico_gleibson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_n._004_de_2020_-_institui_dia_do_evangelico_luismar_e_outros.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/666/projeto_de_lei_no_006_de_2021-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_de_lei_n._007_de_2021_-_distribuicao_de_kits_de_medicamentos_da_covid_gleibson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/653/projeto_de_lei_n._008_de_2021_-_dispoe_sobre_sanitizacao_transmissao_do_virus_covid-19_gleibson.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/654/projeto_de_lei_n._009_de_2021_-_calendario_oficial_do_dia_de_combate_a_intolerancia_religiosa_gleibson.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/661/projeto_de_lei_n._010_de_2021_-_dispoe_sobre_convenio_publico_para_a_aquisicao_de_vacinas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_de_lei_n._017_de_2021_-_institui_programa_a_saude_mental_das_vitimas_do_covid-19_gleibson.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/657/projeto_de_lei_n._018_de_2021_-_programa_de_incentivo_aos_atletas_municipais_gleibson.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_n._019_de_2021_-_institui_o_dia_municipal_do_taxista_no_calendario_do_municipio_gleibson.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_de_lei_n._020_de_2021_-_dispoe_sobre_o_dia_mundial_do_mototaxista_gleibson.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/662/projeto_de_lei_n._021_de_2021_-_institui_o_dia_do_feirante_gleibson.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/663/projeto_de_lei_n._024_de_2021_-_institui_dia_municipal_dos_agentes_comunitarios_da_saude_gleibson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/664/projeto_de_lei_n._025_de_2021_-_e_proibido_jogar_lixo_em_area_nao_destinada_a_deposito_gleibison.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_n._027_de_2021_-_institui_o_campeonato_de_futebol_de_areia_em_eventos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/667/projeto_de_lei_n._028_de_2021_-_institui_o_campeonato_de_futebol_de_campo_em_eventos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/668/projeto_de_lei_n._029_de_2021_-_institui_campeonato_de_futebol_de_salao_em_eventos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_n._030_de_2021_-__institui_o_campeonato_de_volei_e_futvolei_em_eventos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_n._032_de_2021_-_cria_a_campanha_apadrinhe_uma_pessoa_idosa_gleibson.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/671/projeto_de_lei_n._033_de_2021_-_institui_a_semana_do_idoso_no_municipio_de_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/672/projeto_de_lei_n._034_de_2021_-_institui_o_dia_do_ciclista_gleibson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/673/projeto_de_lei_n._035_de_2021_-_intitui_a_criacao_da_creche_do_idoso_gleibson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei_n._036_de_2021_-_institui_o_dia_da_biblia_e_um_monumento_da_biblia_em_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/520/brn3c2af49a4628_031458.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/526/brn3c2af49a4628_031471.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/28/requerimento_n._001_de_2021_-_penalizar_quem_joga_entulho_nas_rodovias_gleibson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/29/requerimento_n._002_de_2021_-_manilhar_lotes_vila_sao_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/30/requerimento_n._004_de_2021_-_solicita_reforma_geral_na_escola_municipal__sebastiao_machado_de_azevedo_-_regiao_do_soberbo_gleibson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/31/requerimento_n._007_de_2021_-_solicita_informacoes_sobre_a_alienacao_da_area_publica_no_setor_santos_reis_gleibson.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/32/requerimento_n._010_de_2021_-_solicita_a_construcao_de_uma_rotatoria__prox._da_praca_manoel_rodrigues_tomaz_romario.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/33/requerimento_n._011_de_2021_-_solicita_a_construcao_de_uma_rotatoria_e_monumento_de_boi_nelore_romario.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/34/requerimento_n._012_de_2021_-_criar_casa_de_apoio_em_goiania_gleibson.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/35/requerimento_15-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/36/requerimento_n._016_de_2021_-_solicita_a_concretagem_e_reforma_do_galpao_na_garagem_da_secretaria_de_infra-estrutura_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/62/requerimento_n._019_de_2021_-_solicita_a_construcao_de_uma_ponte_que_interliga_os_setores_novo_horizonte_ao_portal_dos_sonhos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/37/requerimento_n._020_de_2021_-_solicita_a_mineradora_serra_grande_pagar_urgentemente_a__indenizacao_no_setor_santos_resis__gleibson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/38/requerimento_n._022_de_2021_-_solicita_implementar_de_um_redutor_de_velocidade_na_rua_14-a_no_setor_morado_do_sol_ii_gleibson.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/39/requerimento_n._028_de_2021_-_solicita_adquir_uma_faixa_de_terra_para_abertura_de_via_publica_na_chacara_mato_grosso_setor_vila_sao_joao_gleibson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/40/requerimento_n._043_de_2021_-_manilhar_lotes_morada_do_sol_ii_marcos.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/41/requerimento_n._044_de_2021_-_retirar_postes_refretores_de_luz_luismar.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/42/requerimento_n._046_de_2021_-_solicita_limpeza_e_rocagem_nos_lote_baldios_em_crixas_e_depois_cobrar_os_proprietarios__fernando.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/43/requerimento_n._048_de_2021_-_instalar_bueiro_para_captacao_de_agua_pluvial_no_setor_portal_dos_sonhos_cadu.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/44/requerimento_n._049_de_2021_-__construir_estacionamento_no_calcadao_da_vila_nova_cadu.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/45/requerimento_n._050_de_2021_-_executar_sistema_de_drenagem_para_agua_pluvial_e_de_reuso_na_rua_circular_novo_horizonte_cadu.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/63/requerimento_n._052_de_2021_-_solicita_ao_poder_executivo_instalar_lixeiras_na_populacao_de_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/46/requerimento_n._054_de_2021_-_solicita_limpeza_construcao_de_galpao_iluminacao_publica_e_reforma_do_cemiterio_gleibson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/47/requerimento_n._055_de_2021_-_requer_a_construcao_de_praca_publica_de_lazer_no_setor_jardins_dos_ipes_gleibson.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/48/requerimento_n._057_de_2020_-_solicita_instalado_grade_e-ou_boca_de_lobo_no_bueiro_publico_setor_novo_horirzonte_gleibson.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/49/requerimento_n._058_de_2021_-_solicita_a_reforma_da_calcada_no_passeio_da_rua_do_comercio_setor_sao_joao_gleibson.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/50/requerimento_n._065_de_2021_-_revitalizacao_da_praca_inacio_jose_dos_campos_construcao_de_estacionamento_banheiro_pubico_e_de_monumentos_culturais_gleibson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/51/requerimento_n._067_de_2021_-_requerimento_verbal_para_atender_recomendacoes_do_mp_patryck_dia_17.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/52/requerimento_n._068_de_2021_-__requerimento_verbal_para_iniciar_a_operacao_tapa_buracos_claudio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/53/requerimento_n._070_de_2021_-_solicita_pavimentacao_na_rua_do_comercio_saida_para_o_uirapuru_toninho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/54/requerimento_n._071_de_2021_-_solicita_pavimentacao_na_rua_do_germano_francisco_de_oliveira_setor_pedro_machado_toninho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/55/requerimento_n._072_de_2021_-_solicita_a_pavimentacao_asfaltica_da_rua_domingos_marques_setor_central_toniho.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/56/requerimento_n._074_de_2021_-_alienacao_de_veiculos_publicos_sucateados_gleibson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/57/requerimento_n._075_de_2021_-_solicita_o_poder_executivo_realizar_a_sanitizacao_completa_em_nossa_cidade_e_fiscalizar_lotes_baldios_com_foco_de_dengue_marcos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/58/requerimento_n._076_de_2021_-_solicita_o_poder_executivo_reformar-restaurar_o_passeio_da_rua_ricardo_neves_setor_central__gleibson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/59/requerimento_n._077_de_2021_-_solicita_o_poder_executivo_enviar_o_expediente_ao_responsavel_entopir_erosoes_abaixo_do_aterro_da_represa_-_ass._chico_mendes_gleibson.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/60/requerimento_n._078_de_2021_-_solicita_o_poder_executivo_dar_continuinidade_a_canalizacao_do_esgoto_na_rua_25_de_dezembro_setor_santa_izabel_gleibson.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/64/requerimento_n._079_de_2021_-_solicita_ao_poder_executivo_levantar_e_fazer_encabecamento_da_ponte_sobre_o_ribeirao_dantas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/65/requerimento_n._080_de_2021_-_solicita_ao_poder_executivo_tampar_buracos_e_recapear_nas_ruas_de_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/66/requerimento_n._087_de_2021_-_solicita_ao_poder_executivo_patrolar_encascalhar_e_maninhar_a_estrada_que_interliga_o_assentamento_rurais_toninho.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/61/requerimento_n._089_de_2021_-_solicita_vacinacao_contra_o_covid_de_2_coveiros_e_2_agentes_de_funeraria_fernando.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/67/requerimento_n._090_de_2021_-_solicita_ao_poder_executivo_construir_portais_na_entra_da_cidade_com_esfinges_destacando_a_economia_do_municipio_fernando.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1013/requerimento_de_audiencia_publica_no_092_-_2021_-_romario_almeida.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/68/requerimento_n._093_de_2021_-_solicita_ao_poder_executivo_reconstruir_e_valorizar_a_rodoviaria_de_crixas-go_fernando.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/69/requerimento_n._100_de_2021_-_solicita_ao_poder_executivo_patrolar_e_encascalhar_na_regiao_do_furadao_gleibson.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/70/requerimento_n._102_de_2021_-_solicita_ao_poder_executivo_trocar_5_manilhas_por_de_concreto_aduela_no_leito_do_corrego_arara_toninho.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/71/requerimento_n._103_de_2021_-_solicita_ao_poder_executivo_escavar_mini_pocos_tipo_cacimba_nos_assentamentos_toninho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/72/requerimento_n._104_de_2021_-_solicita_ao_poder_executivo_informacoes_sobre_possibilidade_deste_realizar_convenios_gleibson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/73/requerimento_n._110_de_2021_-_solicita_ao_poder_executivo_solicitando_instalar_uti_no_hospital_municipal_fernando_erro.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/74/requerimento_n._111_de_2021_-_solicita_ao_poder_executivo_solicitando_melhorias_nas_pracas_de_auriverde_e_instalacao_de_academias_ao_ar_livre_fernando.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/75/requerimento_n._112_de_2021_-_solicita_ao_poder_executivo_solicita_melhorias_no_campo_de_fut_alem_d_cobertura_da_qd_de_esporte_em_auriverde_fernando.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/76/requerimento_n._113_de_2021_-_solicita_ao_poder_executivo_solicitando_melhorias_e_destinacao_de_profis._p_un._basica_de_saude_de_auriverde_fernando.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/77/requerimento_n._115_de_2021_-_solicita_ao_poder_executivo_construir_calcadas_no_setor_morada_do_sol_iii_gleibson.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/78/requerimento_n._116_de_2021_-_solicita_ao_poder_executivo_instalar_escoamento_de_agua_pluvial_na_rua_aurora_setor_novo_horizonte_cadu_e_fernando.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/79/requerimento_n._117_de_2021_-_solicita_ao_poder_executivo_instalar_escoamento_de_agua_pluvial_na_rua_2015_setor_novo_horizonte_cadu_e_fernando.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/80/requerimento_n._119_de_2021_-_solicita_ao_poder_executivo_restaurar_e_implementar_melhorias_no_cemiterio_municipal_de_crixas-go_fernando.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/81/requerimento_n._120_de_2021_-_solicita_ao_poder_executivo_revitalizar_a_entrada_de_auriverde_com_a_instalacao_de_esfinge_na_rotula_fernando.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/82/requerimento_n._121_de_2021_-_solicita_ao_poder_executivo_instalar_gerador_de_energia_no_hospital_municipal_romario.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/553/brn3c2af49a4628_031534.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/552/brn3c2af49a4628_031533.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/864/requerimento_no_132_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/861/requerimento_no_133_-_2021_-__fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1049/requerimento_no_134_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1055/requerimento_no_135_-_2021_-_marcos_ferreira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/863/requerimento_no_136_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/862/requerimento_no_137_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/860/requerimento_no_139_-_2021_-_fernando_antonio_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/513/requerimento_n1402021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/83/requerimento_no_144__-__solicitando_patrolamento_da_estrada_que_interliga_a_go-156_regiao_da_fazenda_cachoeira.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/538/brn3c2af49a4628_031508.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/859/requerimento_no_147_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/858/requerimento_no_148_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1048/requerimento_no_149_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/857/requerimento_no_150_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/856/requerimento_no_151_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/854/requerimento_no_152_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1047/requerimento_no_159_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1046/requerimento_no_160_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/84/requerimento_no_163_-_solicita_construcao_de_ponte_sobre_o_corrego_mato_grande.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/85/requerimento_no_164_-_solicita_instalacao_de_manilha_sobre_o_corrego_do_canzil..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/86/requerimento_no_165_-_solicita_a_reforma_da_quadra_de_esporte_do_antigo_peti.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/87/requerimento_no_166_-_solicita_implementacao_de_faixa_elevada_na_rua_2014.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/88/requerimento_no_167_-__solicitando_aquisicao_de_ensiladeira.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/89/requerimento_no_168_-_solicita_reforma_sobro_o_corrego_da_pedra_..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/90/requerimento_no_169_-_solicitando_a_contratacao_de_cardiologista_para_atuar_no_hospital_municipal_honoria_dietz.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/91/requerimento_no_170_-_solicita_implementacao_de_iluminacao_publica_na_viela_entre_avenida_dez_e_rua_oito..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/93/requerimento_no_172_-_inclusao_de_coletores_de_lixo_na_lista_de_prioritarios_no_plano_de_vacinacao_contra_covd-19.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/94/requerimento_no_173_-_sugere_a_abertura_de_novos_postos_de_vacimacao_contra_a_covid-19.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/95/requerimento_no_174_-_realizar_estudo_tecnico_para_corrigir_problema_de_agua_com_mal_cheiro_na_rua_do_comercio..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/96/requerimento_no_175_-_solicita_a_a_contratacao_ou_destinacao_de_agentes_comunitario_de_saude_e_emdenias.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/97/requerimento_no_176_-_realizado_muiltirao_do_meio_ambiente_no__bosque_geraldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/98/requerimento_no_177_-_solicitando_novos_cursos_na_universidade_estadual_de_goias..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/99/requerimento_no_181_-__construcao_de_centro_de_educacao_ambiental.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/100/requerimento_no_182_-_solicita_visita_tecnica_para_avaliar_melhoria_do_transito_na_avenida_das_oliveiras..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/101/requerimento_no_183_-_inclusao_de_projeto_com_horario_estendido_de_atendimento_como_um_mini_hospital_no_plano_de_reabertura_da_ubs_01..pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/102/requerimento_no_184_-_solicitando_inclusao_de_conselheiiros__motorista_e_taxista_na_lista_de_prioritarios_de_imunizacao..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/103/requerimento_no_185_-_manilhamento_do_corrego_na_regiao_da_cana_braba..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/104/requerimento_no_186_-_solicita_o_patrolamento_da_s_estradas__regioes_pedra_preta_cana_brava_e_cavalgada..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/846/requerimento_no_188_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/867/requerimento_n_189_-_2021_-_luismar_gundim.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/847/requerimento_no_191_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/849/requerimento_no_193_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/523/brn3c2af49a4628_031464.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1045/requerimento_no_201_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/852/requerimento_no_202_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/524/brn3c2af49a4628_031466.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1044/requerimento_no_204_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1043/requerimento_no_205_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/853/requerimento_no_209_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1042/requerimento_no_210_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/550/brn3c2af49a4628_031531.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/549/brn3c2af49a4628_031530.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/548/brn3c2af49a4628_031529.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1038/requerimento_no_222_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1039/requerimento_no_223_-_2021_-_joao_caetano_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/547/brn3c2af49a4628_031528.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/834/requerimento_no_228_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/545/brn3c2af49a4628_031526.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1040/requerimento_no_230_-_2021_-_joao_caetano_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/521/brn3c2af49a4628_031462.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/537/brn3c2af49a4628_031507.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/536/brn3c2af49a4628_031506.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/832/requerimento_no_236_-_2021_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/831/requerimento_no_238_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/830/requerimento_no_239_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/829/requerimento_no_245_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/544/brn3c2af49a4628_031524.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1036/requerimento_no_247_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/466/requerimento_no2502021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/827/requerimento_no_251_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/467/requerimento_no2532021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/825/requerimento_no_254_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/824/requerimento_no_255_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/823/requerimento_no_256_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/822/requerimento_no_257_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1034/requerimento_no_258_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/468/requerimento_no2592021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/542/brn3c2af49a4628_031522.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/821/requerimento_no_261_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/534/brn3c2af49a4628_031502.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/469/requerimento_no2642021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/527/brn3c2af49a4628_031476.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/531/brn3c2af49a4628_031466.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/819/requerimento_no_267_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/533/brn3c2af49a4628_031477.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/855/requerimento_no_151_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/10/indicacao_n_001-21_-_ao_poder_executivo_elaborar_elaborar_2_projeto_de_lei__criando_o_conselho_municipal_do_pronon_e_o_fundo_dele_gleibson.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/7/indicacao_n_001-21_-_ao_poder_executivo_elaborar_construi_estacionamentos_no_setor_novo_horizonte_fernando.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/9/indicacao_n_002-21_-_ao_poder_executivo_elaborar_elaborar_projeto_de_lei_e_revogar_a_lei_muncipal_n_235_de_1.968_gleibson.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/11/indicacao_n._003-2021_-_indica_ao_poder_executivo_realizar_leicao_de_bens_sucateados_incluindo_os_que_nao_foram_arrecadados_no_anterior_gleibson.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/12/indicacao_n._008_de_2021_-_indica_o_poder_executivo_doar_parte_do_terreno_publico_para_a_igrja_evangelica_assembleia_de_deus_uma_nova_uncao_novo_horizonte_gleibson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/13/indicacao_n._009-2021_-_indica_ao_poder_executivo_construir_feira_coberta_no_distrito_de_auriverde_gleibson.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/14/indicacao_n._010_de_2021_-_indica_ao_poder_executivo_criar_o_fundo_municipal_de_apoio_a_manutencao_de_conservacao_de_estradas_rurais_-_fundestradas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/15/indicacao_n._012-2021_-_indica_ao_poder_executivo_alienar_parte_da_are_publica_localizada_no_extinto_setor_santos_reis_gleibson.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/16/indicacao_n._013_de_2021_-_indica_o_poder_executivo_instalar_semaforo_para_pedestre_na_av._das_oliveiras_com_a_rua_2003_setor_novo_horizonte_gleibson.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/528/brn3c2af49a4628_031483.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/17/indicacao_n_022-21_-_ao_poder_executivo_criar_programa_emergencial_de_monitoramento_e_assistencia_aos_pacientes_do_covid-19_gleibson.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/18/indicacao_n_028-21_-_ao_poder_executivo_adquirir_um_tomografo_para_o_hospital_municipal_fernando.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/19/indicacao_n_030-21_-_ao_poder_executivo_contratar_dois_servidores_para_o_copom_marcos.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/20/indicacao_n_031-21_-_ao_poder_executivo_instalar_unidade_de_vapt_vupt_gleibson.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/21/indicacao_n_032-21_-_ao_poder_executivo_construir_canil_publico_gleibson.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/22/indicacao_n_033-21_-_ao_poder_executivo_celebrar_convenio_via_agehab_melhorar_moradias_e_equipamentos_comunitarios_gleibson.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/23/indicacao_n_034-21_-_ao_poder_executivo_elaborar_projetos_de_lei_criando_conselho_e_fundo_sobre_protecao_e_defesa_dos_animais_gleibson.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/24/indicacao_n_035-21_-_ao_poder_executivo_reformar_ponto_de_taxi_com_cobertura_e_colocar_um_banheiro_publico_na_praca_inacio_jose_dos_campos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/25/indicacao_n_036-21_-_ao_poder_executivo_instalar_pontos_de_onibus_com_cobertura_em_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/27/indicacao_n_038-21_-_ao_poder_executivo_criar_fundo_para_aquisicao_de_vacinasgleibson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/865/indicacao_no_051_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/866/indicacao_no_052_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1056/indicacao_no_014_-_2021_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/105/indicacao_no_55_-_indica_ao_poder_executivo_a_elaboracao_de_um_projeto_de_lei__criando_a_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no_58_-_indica_aquisicao_de_um_cominhao_bau.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/837/indicacao_no_059_-_2021_-_fernado_antonio.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/843/indicacao_no_060_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/838/indicacao_no_064_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1035/indicacao_no_067_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/839/indicacao_no_068_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/842/indicacao_no_069_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/845/indicacao_no_070_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/844/indicacao_no_071_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/525/brn3c2af49a4628_031468.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/877/indicacao_no_073_-_2021_-_luismar_gundim.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/874/indicacao_no_074_-_2021_-_luismar_gundim.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1041/indicacao_no_075_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/551/brn3c2af49a4628_031532.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/522/brn3c2af49a4628_031460.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/836/indicacao_no_079_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/835/indicacao_no_080_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/833/indicacao_no_082_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1037/indicacao_no_083_-_2021_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/573/indicacao_no_085_-2021-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/543/brn3c2af49a4628_031523.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1012/indicacao_no_088_-_2021_-_romario_almeida.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/826/indicacao_no_089_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/472/indicacao_no0802021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/841/indicacao_no_063_-_2021_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/1057/requerimento_no_138_-_2021_-_crisley_fernando.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/869/requerimento_no_190_-_2021_-_luismar_gundim.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/649/projeto_de_lei_n._002_de_2021_-_reconhece_como_atividade_religiosa_no_municipio_de_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/650/projeto_de_lei_n._003_de_2021_-_altera_a_lei_n_2.022_de_2020__altera__o_dia_do_evangelico_gleibson.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/651/projeto_de_lei_n._004_de_2020_-_institui_dia_do_evangelico_luismar_e_outros.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/666/projeto_de_lei_no_006_de_2021-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/652/projeto_de_lei_n._007_de_2021_-_distribuicao_de_kits_de_medicamentos_da_covid_gleibson.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/653/projeto_de_lei_n._008_de_2021_-_dispoe_sobre_sanitizacao_transmissao_do_virus_covid-19_gleibson.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/654/projeto_de_lei_n._009_de_2021_-_calendario_oficial_do_dia_de_combate_a_intolerancia_religiosa_gleibson.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/661/projeto_de_lei_n._010_de_2021_-_dispoe_sobre_convenio_publico_para_a_aquisicao_de_vacinas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/656/projeto_de_lei_n._017_de_2021_-_institui_programa_a_saude_mental_das_vitimas_do_covid-19_gleibson.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/657/projeto_de_lei_n._018_de_2021_-_programa_de_incentivo_aos_atletas_municipais_gleibson.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/660/projeto_de_lei_n._019_de_2021_-_institui_o_dia_municipal_do_taxista_no_calendario_do_municipio_gleibson.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/659/projeto_de_lei_n._020_de_2021_-_dispoe_sobre_o_dia_mundial_do_mototaxista_gleibson.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/662/projeto_de_lei_n._021_de_2021_-_institui_o_dia_do_feirante_gleibson.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/663/projeto_de_lei_n._024_de_2021_-_institui_dia_municipal_dos_agentes_comunitarios_da_saude_gleibson.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/664/projeto_de_lei_n._025_de_2021_-_e_proibido_jogar_lixo_em_area_nao_destinada_a_deposito_gleibison.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/665/projeto_de_lei_n._027_de_2021_-_institui_o_campeonato_de_futebol_de_areia_em_eventos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/667/projeto_de_lei_n._028_de_2021_-_institui_o_campeonato_de_futebol_de_campo_em_eventos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/668/projeto_de_lei_n._029_de_2021_-_institui_campeonato_de_futebol_de_salao_em_eventos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/669/projeto_de_lei_n._030_de_2021_-__institui_o_campeonato_de_volei_e_futvolei_em_eventos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/670/projeto_de_lei_n._032_de_2021_-_cria_a_campanha_apadrinhe_uma_pessoa_idosa_gleibson.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/671/projeto_de_lei_n._033_de_2021_-_institui_a_semana_do_idoso_no_municipio_de_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/672/projeto_de_lei_n._034_de_2021_-_institui_o_dia_do_ciclista_gleibson.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/673/projeto_de_lei_n._035_de_2021_-_intitui_a_criacao_da_creche_do_idoso_gleibson.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/674/projeto_de_lei_n._036_de_2021_-_institui_o_dia_da_biblia_e_um_monumento_da_biblia_em_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/520/brn3c2af49a4628_031458.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2021/526/brn3c2af49a4628_031471.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="232.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="231.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>