--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -54,1682 +54,1682 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>Gleibson Gonçalves de Oliveira (Camarguinho)</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/</t>
+    <t>http://sapl.crixas.go.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no0022022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no0022022.pdf</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/519/brn3c2af49a4628_031457.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/519/brn3c2af49a4628_031457.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo requer destinar a ajuda de custo de 50% do valor dos uniformes escolares do Colégio Estadual Militar Prudêncio Ferreira.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_no_005_-_2022_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_no_005_-_2022_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Melhorias nos Cemitérios de Crixas.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>requerimento nº006/2022, solicitando a antecipação do Programa Patrulha Mecanizada do Governo Estadual.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no0072022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no0072022.pdf</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>requerimento nº 008/2022, solicitando a implantação de um sistema de produção de energia solar para atender as instalações públicas municipais em nossa cidade,</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_n_009_-_2022-camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_n_009_-_2022-camarguinho.pdf</t>
   </si>
   <si>
     <t>requerimento nº 009/2022, solicitando que seja contratado um novo Engenheiro Eletricista e equipe de funcionários da área, pele prefeitura Municipal de Crixás, para atuar junto a ENEL do Estado de Goiás.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Fernando Antonio dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_no_011_-_2022_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_no_011_-_2022_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Sinalização horizontal e vertical de trânsito, redutores de velocidade, em toda avenida das Oliveiras, ate o posto do Kim e demais ruas e avenidas de maior fluxo de veículos.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_no_012_-_2022_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_no_012_-_2022_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitação de latões de lixo, o suficiente para atender toda a comunidade de distrito de Auriverde.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_no_013_-_2022_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_no_013_-_2022_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Investimento em Playgrounds e Academia ao Ar Livre.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_014_-_2022_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_014_-_2022_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitação de latões de lixo, o suficiente para atender todos os moradores do Município de Crixás - GO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>requerimento nº 015/2022, solicitando a construção de uma ponte na região Boa Vista e o val dela, em  nosso município.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_no0162022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_no0162022.pdf</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_n_018-camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_n_018-camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº18/2022 solicitando a disponibilização der barreiras de concreto e/ou guard rails (grades de proteção lateral) nas pontes das estradas GO-156 e GO-336 , ou seja vias rodoviárias de acesso via sede do Município de Crixas ao Distrito de Auriverde, para impedir como também evitar quedas em precipícios tanto de automóveis, ciclistas e de pedestres nas proximidades  das rodovias aludidas.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_n_022-camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_n_022-camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento 022/2022, solicitando a instalação de um redutor de velocidade na Alameda Rio Vermelho, esquina com a Rua José  de Lima Setor Central.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_no0232022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_no0232022.pdf</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no0242022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no0242022.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/999/requerimento_no_027_-_2022_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/999/requerimento_no_027_-_2022_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores de velocidades e barreiras de proteção próximo ao salão Paroquial de Crixás.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Romário Almeida Carneiro</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_032022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_032022.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO , A ELABORAÇÃO DE DOIS PROJETOS DE LEI QUE INSTITUI A CRIAÇÃO DO CONSELHO DA MULHER E FUNDO MUNICIPAL DE POLITICAS PUBLICAS PARA MULHERES DO MUNICIPIO DE CRIXÁS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_no0342022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_no0342022.pdf</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_n_035-camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_n_035-camarguinho.pdf</t>
   </si>
   <si>
     <t>requerimento nº 035/2022, solicitando que seja valorizados os monitores de sala de aula de Crixás-GO.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_n_036-camarguino.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_n_036-camarguino.pdf</t>
   </si>
   <si>
     <t>requerimento nº 036/2022, solicitando a reforma do parquinho e brinquedos da escola de tempo integral Escola Municipal de Educação em Tempo Integral Ursulino Tavares Leão.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_no0382022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_no0382022.pdf</t>
   </si>
   <si>
     <t>Requerimentos.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/481/requerimento_no0402022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/481/requerimento_no0402022.pdf</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/518/brn3c2af49a4628_031454.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/518/brn3c2af49a4628_031454.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo solicita que seja instalado uma faixa elevada ou elevação transversal em frente ao Colégio Estadual Jurandir Cardoso Dias, Auriverde-Go.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Cláudio Borges Barros</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/530/brn3c2af49a4628_031454.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/530/brn3c2af49a4628_031454.pdf</t>
   </si>
   <si>
     <t>O vereador Cláudio Borges solicita que seja elaborado um Projeto de Lei criando a secretaria municipal de esportes, lazer e recreação que passa a compor a estrutura organizacional do poder executivo.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_no0492022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_no0492022.pdf</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Marcos Ferreira de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/541/brn3c2af49a4628_031521.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/541/brn3c2af49a4628_031521.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira solicita que seja realizado em caráter de urgência a reforma da ponte sobre o Ribeirão Dantas situada a 12 km da Sede do município de Crixás, no sentido do município de Uirapuru, há 04 km da Fazenda Candeias.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_no0532022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_no0532022.pdf</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>João Caetano Lacerda (Toninho Pio)</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1033/requerimento_no_057_-_2022_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1033/requerimento_no_057_-_2022_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Construir calçada (passeio para pedestre), entorno do colégio Municipal Professora Delmira Machado situado na Rua 2013, n 01, no Setor Horizonte Novo.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_no582022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_no582022.pdf</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_no592022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_no592022.pdf</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_no0602022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_no0602022.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1009/requerimento_no_061_-_2022_-__romaro_almeida.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1009/requerimento_no_061_-_2022_-__romaro_almeida.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a revitalização de todas as praças públicas deste município.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_0622022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_0622022.pdf</t>
   </si>
   <si>
     <t>O vereador Romário solicita a instalação de meio fio nos setores Jardim dos Ipes e Lago Azul, neste município.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_no0632022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_no0632022.pdf</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_no0652022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_no0652022.pdf</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_n_066-_2022_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_n_066-_2022_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 066/2022, solicitando que seja recuperado a pista de cooper e manutenção da iluminação no Lago Erotidis.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_no0672022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_no0672022.pdf</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_no0682022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_no0682022.pdf</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_no0702022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_no0702022.pdf</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_no0712022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_no0712022.pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no0722022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no0722022.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no0742022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no0742022.pdf</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no0752022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no0752022.pdf</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no0762022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no0762022.pdf</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_n_077_-_2022-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_n_077_-_2022-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº077/2022, solicitando que seja realizado a retomada da reforma do prédio da Escola Municipal Sebastiao Machado de Azevedo situada na região do Soberbo.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_n_078-camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_n_078-camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº078/2022, realize a compra de um aparelho Celular para realizar filmagens da Câmara Municipal de Crixas-GO.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_n_079-_2022_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_n_079-_2022_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>requerimento nº 079/2022, solicitando que seja feita a limpeza, construção de um galpão, instalações de iluminação e reforma dos cemitérios em nossa cidade.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/540/brn3c2af49a4628_031520.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/540/brn3c2af49a4628_031520.pdf</t>
   </si>
   <si>
     <t>O vereador Marcos Ferreira requer instalar ondulação transversal próximo da esquina das ruas 2002 com a 2015, e melhoria da lombada próximo à esquina da mercearia Aldeia, ambas localizadas no setor Novo Horizonte, nesta cidade.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_no0822022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_no0822022.pdf</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Luismar Gundim</t>
   </si>
   <si>
     <t>"Esclarecimentos destinação de verba de R$174.000,00"</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_no0862022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_no0862022.pdf</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_no0872022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_no0872022.pdf</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no882022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no882022.pdf</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_no902022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_no902022.pdf</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_n_091a-camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_n_091a-camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº091/2022, solicitando que seja instalado o sistema de energia elétrica , no bairro Morada do Sol III.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_no932022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_no932022.pdf</t>
   </si>
   <si>
     <t>Que seja decretado, para o cumprimento imediato da lei federal 13.935 de dezembro de 2019.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_no942022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_no942022.pdf</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_0612022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_0612022.pdf</t>
   </si>
   <si>
     <t>O vereador Romário solicita que seja revitalizado todas as praças públicas deste município.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_01_-_2022_-_romario_almeida.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_01_-_2022_-_romario_almeida.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo, a elaboração de projeto de lei: que institui a criação do Fundo Municipal de Combate a Fome e Respetivo Conselho do município de Crixás, e da outras providências,</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>Indica ao poder executivo a elaboração de dois projeto de leis que institui a criação do Conselho da Mulher e Fundo Municipal de Politicas Publicas para Mulheres do município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/498/indicacao_no0062023.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/498/indicacao_no0062023.pdf</t>
   </si>
   <si>
     <t>Indicação.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_no_007_-camargarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_no_007_-camargarguinho.pdf</t>
   </si>
   <si>
     <t>Indicação nº 007/2022, indica ao Poder Executivo, a criação  de mais Centro Municipal  de Educação Infantil CMEI  e dá outras providencias.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/500/indicacao_no0102022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/500/indicacao_no0102022.pdf</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal a convidar o senhor Octaviano Neves Dietz para assumir a pasta da Secretaria Municipal de lazer e Recreação assim que seja implementada a mesma na estrutura organizacional executivo, conforme o requerimento nº 045/2022.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/501/indicacao_no0122022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/501/indicacao_no0122022.pdf</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_013_-_2022_-_joao_caetano__toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_013_-_2022_-_joao_caetano__toninho_pio.pdf</t>
   </si>
   <si>
     <t>Que seja reajustado o valor as diárias paga aos motoristas de ambulâncias  que atuam no município .</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/471/indicacao_no0142022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/471/indicacao_no0142022.pdf</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/517/brn3c2af49a4628_031450.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/517/brn3c2af49a4628_031450.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo indica ao Poder Executivo, para doar verbas para auxiliar a construir a sede da OAB/Crixás.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/515/brn3c2af49a4628_031448.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/515/brn3c2af49a4628_031448.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo indica ao Poder Executivo, para disponibilizar um telão para os jogos da copa do mundo.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Indicação nº 007/2021, indica ao Poder Executivo, a criação de mais um Centro Municipal de Educação Infantil CMEI e dá outras providencias.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/895/camara_municipal_de_crixas_9.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/895/camara_municipal_de_crixas_9.pdf</t>
   </si>
   <si>
     <t>"INDICA AO PODER EXECUTIVO, QUE CONTRATE CANTORES GOSPEL PARA 15° FESTIVAL CULTURAL DO PEQUI."</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>PJLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/648/projeto_de_lei_n._001_de_2022_-_denominacao_da_escola_h._novo_para_delmira_machado_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/648/projeto_de_lei_n._001_de_2022_-_denominacao_da_escola_h._novo_para_delmira_machado_fernando.pdf</t>
   </si>
   <si>
     <t>Projeto nº 01/2022, dispõe sobre a mudança de denominação da Escola Municipal Horizonte Novo para Escola Municipal Delmira Machado, e da outras providências.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>CPR - Comissão Permanente Reunida</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_lei_n._002_de_2022_-_regularisa_cargo_e_salario_dos_servidores_da_camara_m._diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_lei_n._002_de_2022_-_regularisa_cargo_e_salario_dos_servidores_da_camara_m._diretora.pdf</t>
   </si>
   <si>
     <t>Projeto nº 03-A/2022, dispõe sobre a revisão geral anual das remunerações e subsídios dos Servidores Públicos e dos Agentes Políticos do Poder Legislativo do Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_lei_n._003_de_2022_-_altera_nome_da_rua_c_para_delma_pimentel_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_lei_n._003_de_2022_-_altera_nome_da_rua_c_para_delma_pimentel_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 03/2022, denomina o nome de " Senhora Delma  Aparecida dos Santos Pimentel" a Rua C do Setor denominado Morada do Sol neste Município.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_lei_n._004_de_2022_-_altera_nome_da_rua_16_para_antonio_remigio_st._vila_nova_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_lei_n._004_de_2022_-_altera_nome_da_rua_16_para_antonio_remigio_st._vila_nova_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 04/2022, denomina o nome de "Senhor Antônio Remígio de Oliveira" à rua 16 do Setor denominado Vila Nova  neste Município e da outras providências.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_n._005_de_2022_-_altera_o_nome_da_praca_das_criancas_para_libania_g._borges_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_n._005_de_2022_-_altera_o_nome_da_praca_das_criancas_para_libania_g._borges_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 05/2022, "dispõe sobre denominação a Praça das Crianças - Libânia Gonçalves Borges", neste Municípios e da outras providências.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_lei_n._006_de_2022_-_altera_nome_de_praca_para_jose_siqueira_gomes_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_lei_n._006_de_2022_-_altera_nome_de_praca_para_jose_siqueira_gomes_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 06/2022, "dispõe sobre denominação a Praça José Siqueira Gomes" neste município e da outras providências.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_lei_n._008_de_2022_-_cria_programa_de_protecao_do_patrimonio_cultural_de_crixas_romario.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_lei_n._008_de_2022_-_cria_programa_de_protecao_do_patrimonio_cultural_de_crixas_romario.pdf</t>
   </si>
   <si>
     <t>Projeto nº 08/2022, dispõe sobre a criação do programa de Proteção do Patrimônio Histórico e Cultural material e imaterial do Município de Crixás.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_n._009_de_2022_-_medidas_de_protecao_a_gravidez_parto_e_puerperio_no_municipio_romario.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_n._009_de_2022_-_medidas_de_protecao_a_gravidez_parto_e_puerperio_no_municipio_romario.pdf</t>
   </si>
   <si>
     <t>Projeto nº 09/2022, dispõe sobre medidas de proteção à gravidez, parto e puerpério no Município de  Crixás, estabelecendo o Parto Seguro, e da outras providências.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>Patryck Rosa Seixas</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_lei_n._014_de_2022_-_da-se_o_nome_de_praca_odorico_pereira_de_assuncao_set._sta._izabel_patryck.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_lei_n._014_de_2022_-_da-se_o_nome_de_praca_odorico_pereira_de_assuncao_set._sta._izabel_patryck.pdf</t>
   </si>
   <si>
     <t>Projeto nº 14/2022, dispõe sobre a nova denominação da Praça Maria do Rosário, situada no setor Santa Izabel, nesta cidade de Crixás-GO, e da outras providências.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_no_016_-_2022-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_no_016_-_2022-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 016/2022. "Reconhecer de utilidade pública a Comitiva São Jorge Guerreiro" e da outras providências.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_lei_n._018_de_2022_-_regulamentacao_de_comercio_farmaceutico_em_crixas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_lei_n._018_de_2022_-_regulamentacao_de_comercio_farmaceutico_em_crixas_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 18/2022, regulamenta o comércio Farmacêutico no Município de Crixás e da outras providências,</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_n._023_de_2022_-_autoriza_colocar_alunos_em_forma__para_cantarem_o_hino_nacional_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_n._023_de_2022_-_autoriza_colocar_alunos_em_forma__para_cantarem_o_hino_nacional_fernando.pdf</t>
   </si>
   <si>
     <t>Projeto nº 23/2022, reconhecer a necessidade de colocar em forma os alunos das escolas municipais para cantarem o hino nacional e o da independência, semanalmente, e da outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_n._024_de_2022_-dispoe_sobre_atendimento_diferenciado_a__portadores_de_diabetes_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_n._024_de_2022_-dispoe_sobre_atendimento_diferenciado_a__portadores_de_diabetes_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 24/2022, dispõe sobre atendimento diferenciado para Portadores de Diabetes no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/745/projeto_no_026_-_2022_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/745/projeto_no_026_-_2022_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 026/2022. Institui o Fundo Municipal de combate à fome, no âmbito do Município de Crixás e da outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/744/projeto_no_027_-_2022_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/744/projeto_no_027_-_2022_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 027/2022. Prevê afixação de cartaz, em estabelecimentos de saúde, sobre o direito à assistência religiosa dos pacientes internados , e da outras providências.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_n._028_de_2022_-_institui_o_progama_pequenos_atletas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_n._028_de_2022_-_institui_o_progama_pequenos_atletas_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 28/2022, institui o programa Pequenos atletas no Municípios de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_n._029_de_2022_-_institui_campanha_de_fortalecimento_de_vinculos_familiaress_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_n._029_de_2022_-_institui_campanha_de_fortalecimento_de_vinculos_familiaress_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 29/2022, institui a campanha de fortalecimento de Vínculos Familiares no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_n._030_de_2022_-_institui_principios_de_fortalecimento_de_politica_publica_familiar_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_n._030_de_2022_-_institui_principios_de_fortalecimento_de_politica_publica_familiar_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 30/2022, institui os princípios municipais para promoção e fortalecimento das politicas públicas, familiares no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_n._031_de_2022_-_determina_curso_de_primeiros_socorros_as_unid._de_ensino_publico_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_n._031_de_2022_-_determina_curso_de_primeiros_socorros_as_unid._de_ensino_publico_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 31/2022, determina no âmbito do Município de Crixás o curso obrigatório de primeiros socorros aos servidores das unidades de ensino público municipal, e da outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_lei_n._032_de_2022_-_dispoe_sobre_afixacao_de_frases_de_derespeito_a_idosos_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_lei_n._032_de_2022_-_dispoe_sobre_afixacao_de_frases_de_derespeito_a_idosos_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 32/2022, dispõe sobre a obrigatoriedade de afixação da frase desrespeitar, negligenciar ou prejudicar idosos é crime (Estatuto do Idoso), nos coletivos urbanos, em repartições públicas municipais, Postos de Saúdes, Hospitais e Agências Bancárias no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_n._033_de_2021_-_institui_o_dia_do_cac_-_cacador_atirador_e_colecionador_luismar_e_outro.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_n._033_de_2021_-_institui_o_dia_do_cac_-_cacador_atirador_e_colecionador_luismar_e_outro.pdf</t>
   </si>
   <si>
     <t>Projeto nº 33/2022, institui o Dia Municipal do CAC- Caçador, Atirador e Colecionador, e da outras providências.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/630/projeto_de_lei_n._034_de_2022_-_institui_o_controle_de_diabetes_em_criancas_e_adolescentes_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/630/projeto_de_lei_n._034_de_2022_-_institui_o_controle_de_diabetes_em_criancas_e_adolescentes_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 34/2022, institui o Programa de Prevenção e Controle de Diabetes em Crianças e Adolescente no Munícipio de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/629/projeto_de_lei_n._035_de_2022_-_dispoe_sobre_psicologos_apos_a_pandemia_de_covid-19_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/629/projeto_de_lei_n._035_de_2022_-_dispoe_sobre_psicologos_apos_a_pandemia_de_covid-19_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 35/2022. Dispõe sobre profissionais de psicologia após a pandemia de COVID-19 e da outras providências no Munícipio de Crixás.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_n._036_de_2022_-_institui_o_mes_outubro_diet_controle_da_obesidade_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_n._036_de_2022_-_institui_o_mes_outubro_diet_controle_da_obesidade_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 36/2022. Institui no âmbito  do Município de Crixás, o mês "Outubro Diet", dedicado a ações de prevenção, combate e controle da obesidade, no Município de Crixás, e da outras providência.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_n._037_de_2022_-_autoriza_assistencia_de_psicologo_a_vitimas_de_bullying_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_n._037_de_2022_-_autoriza_assistencia_de_psicologo_a_vitimas_de_bullying_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 37/2022, disponibiliza na rede municipal de saúde, assistência psicológica e social aos alunos vitimas de bullying  no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/626/projeto_de_lei_n._038_de_2022_-_dispoe_sobre_envio_de_informacoes_a_camara_de_marcos.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/626/projeto_de_lei_n._038_de_2022_-_dispoe_sobre_envio_de_informacoes_a_camara_de_marcos.pdf</t>
   </si>
   <si>
     <t>Projeto nº 38/2022, dispõe sobre a obrigatoriedade do envio de informações á Câmara de Vereadores sobre os Requerimentos, Pedidos  de Previdências e Indicações remetidos ao Poder Executivo Municipal, e da outras providências.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_n._039_de_2022_-_e_prioridade_matricular_irmaos_na_mesma_unidade.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_n._039_de_2022_-_e_prioridade_matricular_irmaos_na_mesma_unidade.pdf</t>
   </si>
   <si>
     <t>Projeto nº 39/2022, garante o direto de prioridade de matricula de irmãos na mesma unidade escolar da rede municipal de Educação de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/624/projeto_de_lei_n._040_de_2022_-__dispoe_sobre_denominacao_ao_cimiterio_da_faz._soberbo_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/624/projeto_de_lei_n._040_de_2022_-__dispoe_sobre_denominacao_ao_cimiterio_da_faz._soberbo_camarguinho.pdf</t>
   </si>
   <si>
     <t>Projeto nº 40/2022, dispõe sobre denominação ao cemitério Soberbo sobre matricula AV.3-M-7.442, que passara chamar - Dionizio Machado de Azevedo, e da outras providencias.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/623/projeto_de_lei_n._041_de_2022_-_incentivo_a_pratica_de_atividades_fisicas_ao_ar_livre_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/623/projeto_de_lei_n._041_de_2022_-_incentivo_a_pratica_de_atividades_fisicas_ao_ar_livre_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 41/2022, autoriza o Poder Executivo a incentivar a pratica de atividades físicas indoor e ao ar livre, e a promoção de campeonatos municipais  para pessoas da terceira idade, no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/622/projeto_de_lei_n._042_de_2022_-_cria_casa__de_convivencia_e_lazer_para_idosos_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/622/projeto_de_lei_n._042_de_2022_-_cria_casa__de_convivencia_e_lazer_para_idosos_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 42/2022, autoriza a criação do sistema Casa outro projeto de convivência  e lazer para idosos, no município de Crixás/Go, e da outras providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/621/projeto_de_lei_n._043_de_2022_-_manutrencao_de_troca_de_lampadas_em_crixas_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/621/projeto_de_lei_n._043_de_2022_-_manutrencao_de_troca_de_lampadas_em_crixas_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 43/2022, dispõe sobre a regulamentação de manutenção e troca de lâmpadas no Município de Crixás/Go, e da outras providências.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_lei_n._044_de_2022_-_institui_programa_de_primeiros_passos_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_lei_n._044_de_2022_-_institui_programa_de_primeiros_passos_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 44/2022, autoriza o Poder Executivo a instituir o programa  Primeiro Passos no Município de Crixás/Go, e da outras providências.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_n._045_de_2022_-_institui_projeto_de_valorizacao_da_cultura_do_municipio_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_n._045_de_2022_-_institui_projeto_de_valorizacao_da_cultura_do_municipio_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 45/2022, institui  projeto " Valorização da Cultura Municipal", que estabelece a obrigatoriedade de disponibilização de oportunidade para a apresentação  de grupos de dança , bandas, cantores, instrumentistas e artistas locais na abertura de  eventos musicais que contem com financiamento público municipal no Município de Crixás/Go , e da outras providências,</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_n._046_de_2022_-_concede_isencao_de_iptu_a_portadoras_de_doencas_graves_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_n._046_de_2022_-_concede_isencao_de_iptu_a_portadoras_de_doencas_graves_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 46/2022, concede isenção de Imposto Predial e Territorial Urbano ( IPTU) para pessoas em tratamento oncológicos ou doenças graves no Município de Crixás/Go, e da outras providências,</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/617/projeto_de_lei_n._047_de_2022_-_habilitar_cursos_de_primeiros_socorros_a_instituicoes_de_ensino_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/617/projeto_de_lei_n._047_de_2022_-_habilitar_cursos_de_primeiros_socorros_a_instituicoes_de_ensino_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 47/2022, determina que as instituições de ensino público ou privado no Município de Crixás possua funcionários  habilitados com cursos de primeiros socorros, e da outras providências.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_n._048_de_2022_-_dispoe_sobre_nascimento_de_criancas_com_sindrome_de_down_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_n._048_de_2022_-_dispoe_sobre_nascimento_de_criancas_com_sindrome_de_down_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 48/2022, dispõe sobre a obrigatoriedade por parte dos hospitais públicos e privados, do registro e da comunicação imediata  de recém-nascidos com síndrome de Down às instituições , entidades e associações especializadas que desenvolvem atividades com pessoas com deficiência no Município de Crixás e da outras providências,</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/612/projeto_de_lei_n._049_de_2022_-_assegura_assistencia_religiosa_em_instituicoes_de_saude_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/612/projeto_de_lei_n._049_de_2022_-_assegura_assistencia_religiosa_em_instituicoes_de_saude_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 49/2022, assegura na circunscrição do Município de Crixás, a assistência religiosa no âmbito das instituições de saúde e congêneres das redes publicas e privada, e da outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_n._051_de_2022_-_cria_fundo_municipal_de_seguranca_publica_-_fumsepc_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_n._051_de_2022_-_cria_fundo_municipal_de_seguranca_publica_-_fumsepc_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 51/2022, autoriza o Poder Executivo a criar o Fundo Municipal  de Segurança Pública -FUMSEPC, no município de Crixas, e da outras providência.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_n._052_de_2022_-_concede_tratamento_prioritario_as_pessoas_acima_de_60_anos_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_n._052_de_2022_-_concede_tratamento_prioritario_as_pessoas_acima_de_60_anos_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 52/2022, concede tratamento prioritário nos Processos administrativos em trâmite no município de Crixás/Go, às pessoas com idade superior a 60(sessenta) anos de idade ou pessoa com deficiência, e da outras providências.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/616/projeto_de_lei_n._053_de_2022_-_da_prioridade_a_mulher_vitima_de_violencia_domestica_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/616/projeto_de_lei_n._053_de_2022_-_da_prioridade_a_mulher_vitima_de_violencia_domestica_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 53/2022, estabelece o direto da mulher vitima de violência domestica e familiar e de seus dependentes à prioridade em matrículas e rematrículas em instituições municipais de ensino , no âmbito no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/615/projeto_de_lei_n._054_de_2022_-_inclui_exame_psicologico_a_alunos_da_rede_municipal_de_ensino_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/615/projeto_de_lei_n._054_de_2022_-_inclui_exame_psicologico_a_alunos_da_rede_municipal_de_ensino_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 54/2022, inclui o exame psicológico aos alunos da rede municipal de ensino, no inicio de cada semestre no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_lei_n._055_de_2022_-_inclue_pessoas_com_fibromealgia_nas_filas_preferenciais_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_lei_n._055_de_2022_-_inclue_pessoas_com_fibromealgia_nas_filas_preferenciais_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 55/2022, dispõe sobre a inclusão das pessoas com fibromialgia nas filas preferencias em estabelecimentos públicos e privados e nas vagas de estacionamentos especiais  no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/743/projeto_de_lei_n._061_de_2022_-_utilidade_publica_a_comitiva_kiriras_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/743/projeto_de_lei_n._061_de_2022_-_utilidade_publica_a_comitiva_kiriras_fernando.pdf</t>
   </si>
   <si>
     <t>Projeto nº 061/2022. Reconhecer de utilidade pública a comitiva Kirirás, e da outras providências.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/742/projeto_de_lei_n._062_de_2022_-_utilidade_publica_a_comitiva_chico_mendes_toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/742/projeto_de_lei_n._062_de_2022_-_utilidade_publica_a_comitiva_chico_mendes_toninho_pio.pdf</t>
   </si>
   <si>
     <t>Projeto nº 062/2022. Reconhecer de Utilidade Pública a Comitiva Chico Mendes, sediada no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/741/projeto_de_lei_n._064_de_2022_-_dispoe_sobre_fonoaudiologo_no_ambiente_hospitalar_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/741/projeto_de_lei_n._064_de_2022_-_dispoe_sobre_fonoaudiologo_no_ambiente_hospitalar_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 064/2022. Dispõe sobre a obrigatoriedade do fonoaudiólogo no ambiente Hospitalar no Município Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/740/projeto_de_lei_n._065_de_2022_-_dispoe_sobre_complexos_gastronomicos_casas_noturnas_e_outros_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/740/projeto_de_lei_n._065_de_2022_-_dispoe_sobre_complexos_gastronomicos_casas_noturnas_e_outros_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 065/2022. Dispõe sobre a obrigatoriedade de bares, cafés, centros e complexos gastronômicos, restaurantes, casas noturnas, casa de shows e de eventos em geral no município de Crixás-GO, adotarem medidas de auxílio á mulher em situação de risco e vulnerabilidade, e da outras providências.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_de_lei_n._066_de_2022_-_dispoe_sobre_criacao_de_comite_de_tolerancia_zero_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_de_lei_n._066_de_2022_-_dispoe_sobre_criacao_de_comite_de_tolerancia_zero_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 066/2022. Dispõe sobre a criação, no Município de Crixás, do comitê de tolerância zero para mortalidade por Câncer de Mama, e da outras providência.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/738/projeto_de_lei_n._067_de_2022_-_institui_campanha_sobre_o_cancer_infantil_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/738/projeto_de_lei_n._067_de_2022_-_institui_campanha_sobre_o_cancer_infantil_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 067/2022. Institui a realização de campanha permanente de conscientização sobre o Câncer Infantil no Município de Crixás ,e da outras providências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_lei_n._068_de_2022_-_institui_apoio_as_mulheres_vitimas_de_cancer_de_mama_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_lei_n._068_de_2022_-_institui_apoio_as_mulheres_vitimas_de_cancer_de_mama_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 068/2022. Institui "A Semana Municipal de Apoio a Mulher Vítimas de Câncer de Mama", no âmbito do Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_n._069_de_2022_-_insititui_semana_de_apoio_aos_portadores_de_cancer_de_pele_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_n._069_de_2022_-_insititui_semana_de_apoio_aos_portadores_de_cancer_de_pele_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 069/2022. Institui a semana municipal para prevenção, conscientização e apoio aos portadores de câncer de Pele e, da outras providências.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/735/projeto_de_lei_n._070_de_2022_-_institui_o_dia_de_apoio_aos_portadores_de_cancer_do_colon_e_reto_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/735/projeto_de_lei_n._070_de_2022_-_institui_o_dia_de_apoio_aos_portadores_de_cancer_do_colon_e_reto_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 070/2022. Institui o dia municipal para prevenção, conscientização e apoio aos portadores de câncer do Cólon e Reto, e da outras providências.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>Projeto nº 071/2022. Institui no calendário oficial do Município de Crixás o mês da prevenção do câncer de intestino, a ser celebrado anualmente em dezembro, e da outras providências.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_n._072_de_2023_-_dispoe_sobre_divulgacao_dos_direitos_aos_portadores_de_cancer_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_n._072_de_2023_-_dispoe_sobre_divulgacao_dos_direitos_aos_portadores_de_cancer_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 072/2022. Dispõe sobre a divulgação dos direitos da pessoa portadora de câncer no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/732/projeto_de_lei_n._073_de_2022_-_institui_realizacao_de_deteccao_do_cancer_de_colo_uterino_e_mama_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/732/projeto_de_lei_n._073_de_2022_-_institui_realizacao_de_deteccao_do_cancer_de_colo_uterino_e_mama_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 073/2022. Dispõe sobre as diretrizes para a implantação  do programa de atendimento ao paciente e, a obrigatoriedade de realização de detecção e prevenção do Câncer de Colo Uterino e Mama no Município de Crixás, e da outras providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/731/projeto_de_lei_n._074_de_2023_-_dispoe_sobre_instalacao_de_sistema_de_videomonitoramento_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/731/projeto_de_lei_n._074_de_2023_-_dispoe_sobre_instalacao_de_sistema_de_videomonitoramento_fernando.pdf</t>
   </si>
   <si>
     <t>Projeto nº 074/2022. Dispõe sobre a obrigatoriedade da instalação de sistema de videomonitoriamento nos estabelecimentos comerciais  que vendam bebidas alcoólicas.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>Projeto nº 075/2022. Autoriza o Chefe do Poder Executivo municipal sobre á criação do instituto de prevenção e tratamento de câncer de colo uterino, e da outras providências.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_n._076_de_2022_-_inclui_no_calendario_oficial_do_municipio_o_mes_do_esporte_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_n._076_de_2022_-_inclui_no_calendario_oficial_do_municipio_o_mes_do_esporte_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 076/2022. Inclui no calendário oficial do Município de Crixás o mês do Esporte, e da outras providências.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_n._077_de_2022_-_dispoe_sobre_criacao_do_conselho_municipal_de_esportes_e_lazer_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_n._077_de_2022_-_dispoe_sobre_criacao_do_conselho_municipal_de_esportes_e_lazer_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 077/2022. Dispõe sobre a criação do Conselho Municipal de Esportes_x000D_
  e Lazer do Município de Crixás, vinculado à secretaria de Educação, e da outras providências.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_n._078_de_2022_-_institui_o_cria_casamento_civil_comunitario_no_municipio_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_n._078_de_2022_-_institui_o_cria_casamento_civil_comunitario_no_municipio_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto nº 078/2022. Institui o casamento civil comunitário, no âmbito do Município de Crixás-GO, estabelece a celebração  de convênio e parceria para a realização do casamento, e da outras providências.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/535/brn3c2af49a4628_031504.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/535/brn3c2af49a4628_031504.pdf</t>
   </si>
   <si>
     <t>Moção de apoio à aprovação da proposta de emenda à constituição - PEC n° 09/2022, que dispõe sobre o novo vencimento (piso salarial) dos agentes comunitários de saúde e agentes de combate às endemias, pelo senado federal.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/576/mocao_de_pesar_no_002_-_2022-camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/576/mocao_de_pesar_no_002_-_2022-camarguinho.pdf</t>
   </si>
   <si>
     <t>moção de pesar nº002/2022_x000D_
 , moção de pesar  á família enlutada, pelo falecimento da senhora Delma Aparecida dos Santos Pimentel, ocorrido no dia 05 de janeiro de 2022; pelo qual manifesto minhas condolências e profundo pesar pela irreparável perda, que deixa saudade e uma lacuna de difícil de ser preenchida.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/516/brn3c2af49a4628_031449.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/516/brn3c2af49a4628_031449.pdf</t>
   </si>
   <si>
     <t>O vereador Carlos Eduardo a presente moção de congratulações e aplausos aos membros do Clube de Tiro e Caça Independente, seus diretores e instrutores, sendo o primeiro curso de armamento e tiro do Município de Crixás.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/990/mocao_de_aplauso_e_congratulacoes_no_006_-_2022_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/990/mocao_de_aplauso_e_congratulacoes_no_006_-_2022_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>É com muita honra e satisfação que apresentamos Moção de congratulações e aplausos, ao Exmº, Promotor de Justiça Federal Dr: Inácio Pereira Neves Filho.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/998/mocao_de_aplauso_e_congratulacoes_no_007_-_2022_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/998/mocao_de_aplauso_e_congratulacoes_no_007_-_2022_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>É com mita honra e satisfação que apresentamos Moção de Congratulação e Aplauso, ao Exmº. Capitão da Polícia Militar de Goiás, Pascoal Machado Peres.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/991/mocao_de_congratulacoes_e_aplausos_no_008_-_2022_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/991/mocao_de_congratulacoes_e_aplausos_no_008_-_2022_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>É com muita honra e satisfação que apresento Moção de Congratulação e Aplauso á Associação e Amigos dos Excepcionais - APAE de Crixás.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/996/mocao_de_aplauso_e_congratulacoes_no_010_-_2022_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/996/mocao_de_aplauso_e_congratulacoes_no_010_-_2022_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>É com muita hora e satisfação que apresentamos Moção de Congratulações e aplausos, a Ilmª. Professora Osvany da Costa Gundim  Cardoso, pelas conquistas e notável comprometimento no desempenho de trabalho em prol dos criaxaenses, sempre em defesa da cidadania.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>CPR</t>
   </si>
   <si>
     <t>Ata de Comissão</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1169/ata_da_comissao_-_fevereiro_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1169/ata_da_comissao_-_fevereiro_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de fevereiro.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1170/ata_da_comissao_-_marco_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1170/ata_da_comissao_-_marco_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de março.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1171/ata_da_comissao_-_abril_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1171/ata_da_comissao_-_abril_-_2022.pdf</t>
   </si>
   <si>
     <t>Ata das reuniões da Comissão Permanente Reunida mês de abril.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1172/ata_da_comossao_-_maio_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1172/ata_da_comossao_-_maio_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de maio.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1173/ata_da_comissao_-_junho_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1173/ata_da_comissao_-_junho_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de junho.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1174/ata_da_comissao_-_julho_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1174/ata_da_comissao_-_julho_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de julho.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1175/ata_da_comissao_-_agosto_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1175/ata_da_comissao_-_agosto_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de agosto.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de setembro.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1177/ata_da_comissao_-_outubro_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1177/ata_da_comissao_-_outubro_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de outubro.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1178/ata_da_comissao_-_novembro_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1178/ata_da_comissao_-_novembro_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de novembro.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1179/ata_da_comissao_-_dezembro_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1179/ata_da_comissao_-_dezembro_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de dezembro.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>ATSES</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1124/atas_das_sessao_de_fevereiro_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1124/atas_das_sessao_de_fevereiro_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Primeiro Período Ordinárias (Fevereiro).</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1125/atas_das_sessao_de_marco_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1125/atas_das_sessao_de_marco_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Segundo Período Ordinárias (Março).</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1126/atas_das_sessao_de_abril_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1126/atas_das_sessao_de_abril_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Terceiro Período Ordinário (Abril).</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1127/atas_das_sessao_de_maio_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1127/atas_das_sessao_de_maio_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Quarto Período Ordinário (Maio).</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1129/atas_das_sessao_de_junho_de_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1129/atas_das_sessao_de_junho_de_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Quinto Período Ordinário (Junho)</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1130/atas_das_sessao_de_agosto_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1130/atas_das_sessao_de_agosto_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Sexto Período Ordinário (Agosto).</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1131/atas_das_sessao_de_setembro_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1131/atas_das_sessao_de_setembro_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas da Sessões do Sétimo Período Ordinário (Setembro)</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1132/atas_das_sessoes_de_outubro_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1132/atas_das_sessoes_de_outubro_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Oitavo Período Ordinário (Outubro).</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1133/atas_das_sessoes_de_novembro_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1133/atas_das_sessoes_de_novembro_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Nono Período Ordinário (Novembro).</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1134/atas_das_sessoes_de_dezembro_-_2022.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1134/atas_das_sessoes_de_dezembro_-_2022.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Décimo Período Ordinário (Dezembro).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2036,67 +2036,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no0022022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/519/brn3c2af49a4628_031457.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_no_005_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no0072022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_n_009_-_2022-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_no_011_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_no_012_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_no_013_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_014_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_no0162022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_n_018-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_n_022-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_no0232022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no0242022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/999/requerimento_no_027_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_032022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_no0342022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_n_035-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_n_036-camarguino.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_no0382022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/481/requerimento_no0402022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/518/brn3c2af49a4628_031454.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/530/brn3c2af49a4628_031454.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_no0492022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/541/brn3c2af49a4628_031521.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_no0532022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1033/requerimento_no_057_-_2022_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_no582022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_no592022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_no0602022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1009/requerimento_no_061_-_2022_-__romaro_almeida.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_0622022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_no0632022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_no0652022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_n_066-_2022_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_no0672022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_no0682022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_no0702022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_no0712022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no0722022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no0742022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no0752022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no0762022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_n_077_-_2022-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_n_078-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_n_079-_2022_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/540/brn3c2af49a4628_031520.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_no0822022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_no0862022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_no0872022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no882022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_no902022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_n_091a-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_no932022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_no942022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_0612022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_01_-_2022_-_romario_almeida.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/498/indicacao_no0062023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_no_007_-camargarguinho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/500/indicacao_no0102022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/501/indicacao_no0122022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_013_-_2022_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/471/indicacao_no0142022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/517/brn3c2af49a4628_031450.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/515/brn3c2af49a4628_031448.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/895/camara_municipal_de_crixas_9.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/648/projeto_de_lei_n._001_de_2022_-_denominacao_da_escola_h._novo_para_delmira_machado_fernando.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_lei_n._002_de_2022_-_regularisa_cargo_e_salario_dos_servidores_da_camara_m._diretora.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_lei_n._003_de_2022_-_altera_nome_da_rua_c_para_delma_pimentel_gleibson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_lei_n._004_de_2022_-_altera_nome_da_rua_16_para_antonio_remigio_st._vila_nova_gleibson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_n._005_de_2022_-_altera_o_nome_da_praca_das_criancas_para_libania_g._borges_gleibson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_lei_n._006_de_2022_-_altera_nome_de_praca_para_jose_siqueira_gomes_gleibson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_lei_n._008_de_2022_-_cria_programa_de_protecao_do_patrimonio_cultural_de_crixas_romario.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_n._009_de_2022_-_medidas_de_protecao_a_gravidez_parto_e_puerperio_no_municipio_romario.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_lei_n._014_de_2022_-_da-se_o_nome_de_praca_odorico_pereira_de_assuncao_set._sta._izabel_patryck.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_no_016_-_2022-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_lei_n._018_de_2022_-_regulamentacao_de_comercio_farmaceutico_em_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_n._023_de_2022_-_autoriza_colocar_alunos_em_forma__para_cantarem_o_hino_nacional_fernando.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_n._024_de_2022_-dispoe_sobre_atendimento_diferenciado_a__portadores_de_diabetes_gleibson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/745/projeto_no_026_-_2022_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/744/projeto_no_027_-_2022_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_n._028_de_2022_-_institui_o_progama_pequenos_atletas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_n._029_de_2022_-_institui_campanha_de_fortalecimento_de_vinculos_familiaress_gleibson.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_n._030_de_2022_-_institui_principios_de_fortalecimento_de_politica_publica_familiar_gleibson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_n._031_de_2022_-_determina_curso_de_primeiros_socorros_as_unid._de_ensino_publico_gleibson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_lei_n._032_de_2022_-_dispoe_sobre_afixacao_de_frases_de_derespeito_a_idosos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_n._033_de_2021_-_institui_o_dia_do_cac_-_cacador_atirador_e_colecionador_luismar_e_outro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/630/projeto_de_lei_n._034_de_2022_-_institui_o_controle_de_diabetes_em_criancas_e_adolescentes_gleibson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/629/projeto_de_lei_n._035_de_2022_-_dispoe_sobre_psicologos_apos_a_pandemia_de_covid-19_gleibson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_n._036_de_2022_-_institui_o_mes_outubro_diet_controle_da_obesidade_gleibson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_n._037_de_2022_-_autoriza_assistencia_de_psicologo_a_vitimas_de_bullying_gleibson.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/626/projeto_de_lei_n._038_de_2022_-_dispoe_sobre_envio_de_informacoes_a_camara_de_marcos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_n._039_de_2022_-_e_prioridade_matricular_irmaos_na_mesma_unidade.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/624/projeto_de_lei_n._040_de_2022_-__dispoe_sobre_denominacao_ao_cimiterio_da_faz._soberbo_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/623/projeto_de_lei_n._041_de_2022_-_incentivo_a_pratica_de_atividades_fisicas_ao_ar_livre_gleibson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/622/projeto_de_lei_n._042_de_2022_-_cria_casa__de_convivencia_e_lazer_para_idosos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/621/projeto_de_lei_n._043_de_2022_-_manutrencao_de_troca_de_lampadas_em_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_lei_n._044_de_2022_-_institui_programa_de_primeiros_passos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_n._045_de_2022_-_institui_projeto_de_valorizacao_da_cultura_do_municipio_gleibson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_n._046_de_2022_-_concede_isencao_de_iptu_a_portadoras_de_doencas_graves_gleibson.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/617/projeto_de_lei_n._047_de_2022_-_habilitar_cursos_de_primeiros_socorros_a_instituicoes_de_ensino_gleibson.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_n._048_de_2022_-_dispoe_sobre_nascimento_de_criancas_com_sindrome_de_down_gleibson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/612/projeto_de_lei_n._049_de_2022_-_assegura_assistencia_religiosa_em_instituicoes_de_saude_gleibson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_n._051_de_2022_-_cria_fundo_municipal_de_seguranca_publica_-_fumsepc_gleibson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_n._052_de_2022_-_concede_tratamento_prioritario_as_pessoas_acima_de_60_anos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/616/projeto_de_lei_n._053_de_2022_-_da_prioridade_a_mulher_vitima_de_violencia_domestica_gleibson.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/615/projeto_de_lei_n._054_de_2022_-_inclui_exame_psicologico_a_alunos_da_rede_municipal_de_ensino_gleibson.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_lei_n._055_de_2022_-_inclue_pessoas_com_fibromealgia_nas_filas_preferenciais_gleibson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/743/projeto_de_lei_n._061_de_2022_-_utilidade_publica_a_comitiva_kiriras_fernando.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/742/projeto_de_lei_n._062_de_2022_-_utilidade_publica_a_comitiva_chico_mendes_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/741/projeto_de_lei_n._064_de_2022_-_dispoe_sobre_fonoaudiologo_no_ambiente_hospitalar_gleibson.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/740/projeto_de_lei_n._065_de_2022_-_dispoe_sobre_complexos_gastronomicos_casas_noturnas_e_outros_gleibson.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_de_lei_n._066_de_2022_-_dispoe_sobre_criacao_de_comite_de_tolerancia_zero_gleibson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/738/projeto_de_lei_n._067_de_2022_-_institui_campanha_sobre_o_cancer_infantil_gleibson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_lei_n._068_de_2022_-_institui_apoio_as_mulheres_vitimas_de_cancer_de_mama_gleibson.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_n._069_de_2022_-_insititui_semana_de_apoio_aos_portadores_de_cancer_de_pele_gleibson.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/735/projeto_de_lei_n._070_de_2022_-_institui_o_dia_de_apoio_aos_portadores_de_cancer_do_colon_e_reto_gleibson.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_n._072_de_2023_-_dispoe_sobre_divulgacao_dos_direitos_aos_portadores_de_cancer_gleibson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/732/projeto_de_lei_n._073_de_2022_-_institui_realizacao_de_deteccao_do_cancer_de_colo_uterino_e_mama_gleibson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/731/projeto_de_lei_n._074_de_2023_-_dispoe_sobre_instalacao_de_sistema_de_videomonitoramento_fernando.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_n._076_de_2022_-_inclui_no_calendario_oficial_do_municipio_o_mes_do_esporte_gleibson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_n._077_de_2022_-_dispoe_sobre_criacao_do_conselho_municipal_de_esportes_e_lazer_gleibson.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_n._078_de_2022_-_institui_o_cria_casamento_civil_comunitario_no_municipio_gleibson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/535/brn3c2af49a4628_031504.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/576/mocao_de_pesar_no_002_-_2022-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/516/brn3c2af49a4628_031449.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/990/mocao_de_aplauso_e_congratulacoes_no_006_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/998/mocao_de_aplauso_e_congratulacoes_no_007_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/991/mocao_de_congratulacoes_e_aplausos_no_008_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/996/mocao_de_aplauso_e_congratulacoes_no_010_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1169/ata_da_comissao_-_fevereiro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1170/ata_da_comissao_-_marco_-_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1171/ata_da_comissao_-_abril_-_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1172/ata_da_comossao_-_maio_-_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1173/ata_da_comissao_-_junho_-_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1174/ata_da_comissao_-_julho_-_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1175/ata_da_comissao_-_agosto_-_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1177/ata_da_comissao_-_outubro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1178/ata_da_comissao_-_novembro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1179/ata_da_comissao_-_dezembro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1124/atas_das_sessao_de_fevereiro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1125/atas_das_sessao_de_marco_-_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1126/atas_das_sessao_de_abril_-_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1127/atas_das_sessao_de_maio_-_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1129/atas_das_sessao_de_junho_de_-_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1130/atas_das_sessao_de_agosto_-_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1131/atas_das_sessao_de_setembro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1132/atas_das_sessoes_de_outubro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1133/atas_das_sessoes_de_novembro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1134/atas_das_sessoes_de_dezembro_-_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/442/requerimento_no0022022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/519/brn3c2af49a4628_031457.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/818/requerimento_no_005_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/443/requerimento_no0072022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/577/requerimento_n_009_-_2022-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/815/requerimento_no_011_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/814/requerimento_no_012_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/817/requerimento_no_013_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/816/requerimento_no_014_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/444/requerimento_no0162022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/445/requerimento_n_018-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/446/requerimento_n_022-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/447/requerimento_no0232022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/448/requerimento_no0242022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/999/requerimento_no_027_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/508/requerimento_032022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/453/requerimento_no0342022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/565/requerimento_n_035-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/566/requerimento_n_036-camarguino.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/480/requerimento_no0382022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/481/requerimento_no0402022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/518/brn3c2af49a4628_031454.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/530/brn3c2af49a4628_031454.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/482/requerimento_no0492022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/541/brn3c2af49a4628_031521.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/483/requerimento_no0532022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1033/requerimento_no_057_-_2022_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/484/requerimento_no582022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/485/requerimento_no592022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/486/requerimento_no0602022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1009/requerimento_no_061_-_2022_-__romaro_almeida.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/511/requerimento_0622022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/487/requerimento_no0632022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/455/requerimento_no0652022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/440/requerimento_n_066-_2022_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/456/requerimento_no0672022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/457/requerimento_no0682022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/488/requerimento_no0702022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/458/requerimento_no0712022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/459/requerimento_no0722022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/460/requerimento_no0742022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/461/requerimento_no0752022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/462/requerimento_no0762022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/463/requerimento_n_077_-_2022-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/464/requerimento_n_078-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/564/requerimento_n_079-_2022_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/540/brn3c2af49a4628_031520.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/489/requerimento_no0822022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/490/requerimento_no0862022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/491/requerimento_no0872022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/465/requerimento_no882022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/492/requerimento_no902022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/441/requerimento_n_091a-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/493/requerimento_no932022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/494/requerimento_no942022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/510/requerimento_0612022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1010/indicacao_no_01_-_2022_-_romario_almeida.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/498/indicacao_no0062023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/575/indicacao_no_007_-camargarguinho.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/500/indicacao_no0102022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/501/indicacao_no0122022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1032/indicacao_no_013_-_2022_-_joao_caetano__toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/471/indicacao_no0142022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/517/brn3c2af49a4628_031450.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/515/brn3c2af49a4628_031448.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/895/camara_municipal_de_crixas_9.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/648/projeto_de_lei_n._001_de_2022_-_denominacao_da_escola_h._novo_para_delmira_machado_fernando.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/647/projeto_de_lei_n._002_de_2022_-_regularisa_cargo_e_salario_dos_servidores_da_camara_m._diretora.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/646/projeto_de_lei_n._003_de_2022_-_altera_nome_da_rua_c_para_delma_pimentel_gleibson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/645/projeto_de_lei_n._004_de_2022_-_altera_nome_da_rua_16_para_antonio_remigio_st._vila_nova_gleibson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/644/projeto_de_lei_n._005_de_2022_-_altera_o_nome_da_praca_das_criancas_para_libania_g._borges_gleibson.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/643/projeto_de_lei_n._006_de_2022_-_altera_nome_de_praca_para_jose_siqueira_gomes_gleibson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/642/projeto_de_lei_n._008_de_2022_-_cria_programa_de_protecao_do_patrimonio_cultural_de_crixas_romario.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/641/projeto_de_lei_n._009_de_2022_-_medidas_de_protecao_a_gravidez_parto_e_puerperio_no_municipio_romario.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/640/projeto_de_lei_n._014_de_2022_-_da-se_o_nome_de_praca_odorico_pereira_de_assuncao_set._sta._izabel_patryck.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/746/projeto_no_016_-_2022-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/639/projeto_de_lei_n._018_de_2022_-_regulamentacao_de_comercio_farmaceutico_em_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/638/projeto_de_lei_n._023_de_2022_-_autoriza_colocar_alunos_em_forma__para_cantarem_o_hino_nacional_fernando.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/637/projeto_de_lei_n._024_de_2022_-dispoe_sobre_atendimento_diferenciado_a__portadores_de_diabetes_gleibson.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/745/projeto_no_026_-_2022_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/744/projeto_no_027_-_2022_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/636/projeto_de_lei_n._028_de_2022_-_institui_o_progama_pequenos_atletas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/635/projeto_de_lei_n._029_de_2022_-_institui_campanha_de_fortalecimento_de_vinculos_familiaress_gleibson.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/634/projeto_de_lei_n._030_de_2022_-_institui_principios_de_fortalecimento_de_politica_publica_familiar_gleibson.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/633/projeto_de_lei_n._031_de_2022_-_determina_curso_de_primeiros_socorros_as_unid._de_ensino_publico_gleibson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/632/projeto_de_lei_n._032_de_2022_-_dispoe_sobre_afixacao_de_frases_de_derespeito_a_idosos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/631/projeto_de_lei_n._033_de_2021_-_institui_o_dia_do_cac_-_cacador_atirador_e_colecionador_luismar_e_outro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/630/projeto_de_lei_n._034_de_2022_-_institui_o_controle_de_diabetes_em_criancas_e_adolescentes_gleibson.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/629/projeto_de_lei_n._035_de_2022_-_dispoe_sobre_psicologos_apos_a_pandemia_de_covid-19_gleibson.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/628/projeto_de_lei_n._036_de_2022_-_institui_o_mes_outubro_diet_controle_da_obesidade_gleibson.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/627/projeto_de_lei_n._037_de_2022_-_autoriza_assistencia_de_psicologo_a_vitimas_de_bullying_gleibson.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/626/projeto_de_lei_n._038_de_2022_-_dispoe_sobre_envio_de_informacoes_a_camara_de_marcos.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/625/projeto_de_lei_n._039_de_2022_-_e_prioridade_matricular_irmaos_na_mesma_unidade.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/624/projeto_de_lei_n._040_de_2022_-__dispoe_sobre_denominacao_ao_cimiterio_da_faz._soberbo_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/623/projeto_de_lei_n._041_de_2022_-_incentivo_a_pratica_de_atividades_fisicas_ao_ar_livre_gleibson.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/622/projeto_de_lei_n._042_de_2022_-_cria_casa__de_convivencia_e_lazer_para_idosos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/621/projeto_de_lei_n._043_de_2022_-_manutrencao_de_troca_de_lampadas_em_crixas_gleibson.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/620/projeto_de_lei_n._044_de_2022_-_institui_programa_de_primeiros_passos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/619/projeto_de_lei_n._045_de_2022_-_institui_projeto_de_valorizacao_da_cultura_do_municipio_gleibson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/618/projeto_de_lei_n._046_de_2022_-_concede_isencao_de_iptu_a_portadoras_de_doencas_graves_gleibson.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/617/projeto_de_lei_n._047_de_2022_-_habilitar_cursos_de_primeiros_socorros_a_instituicoes_de_ensino_gleibson.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/613/projeto_de_lei_n._048_de_2022_-_dispoe_sobre_nascimento_de_criancas_com_sindrome_de_down_gleibson.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/612/projeto_de_lei_n._049_de_2022_-_assegura_assistencia_religiosa_em_instituicoes_de_saude_gleibson.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/611/projeto_de_lei_n._051_de_2022_-_cria_fundo_municipal_de_seguranca_publica_-_fumsepc_gleibson.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/610/projeto_de_lei_n._052_de_2022_-_concede_tratamento_prioritario_as_pessoas_acima_de_60_anos_gleibson.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/616/projeto_de_lei_n._053_de_2022_-_da_prioridade_a_mulher_vitima_de_violencia_domestica_gleibson.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/615/projeto_de_lei_n._054_de_2022_-_inclui_exame_psicologico_a_alunos_da_rede_municipal_de_ensino_gleibson.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/614/projeto_de_lei_n._055_de_2022_-_inclue_pessoas_com_fibromealgia_nas_filas_preferenciais_gleibson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/743/projeto_de_lei_n._061_de_2022_-_utilidade_publica_a_comitiva_kiriras_fernando.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/742/projeto_de_lei_n._062_de_2022_-_utilidade_publica_a_comitiva_chico_mendes_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/741/projeto_de_lei_n._064_de_2022_-_dispoe_sobre_fonoaudiologo_no_ambiente_hospitalar_gleibson.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/740/projeto_de_lei_n._065_de_2022_-_dispoe_sobre_complexos_gastronomicos_casas_noturnas_e_outros_gleibson.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/739/projeto_de_lei_n._066_de_2022_-_dispoe_sobre_criacao_de_comite_de_tolerancia_zero_gleibson.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/738/projeto_de_lei_n._067_de_2022_-_institui_campanha_sobre_o_cancer_infantil_gleibson.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/737/projeto_de_lei_n._068_de_2022_-_institui_apoio_as_mulheres_vitimas_de_cancer_de_mama_gleibson.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/736/projeto_de_lei_n._069_de_2022_-_insititui_semana_de_apoio_aos_portadores_de_cancer_de_pele_gleibson.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/735/projeto_de_lei_n._070_de_2022_-_institui_o_dia_de_apoio_aos_portadores_de_cancer_do_colon_e_reto_gleibson.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/733/projeto_de_lei_n._072_de_2023_-_dispoe_sobre_divulgacao_dos_direitos_aos_portadores_de_cancer_gleibson.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/732/projeto_de_lei_n._073_de_2022_-_institui_realizacao_de_deteccao_do_cancer_de_colo_uterino_e_mama_gleibson.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/731/projeto_de_lei_n._074_de_2023_-_dispoe_sobre_instalacao_de_sistema_de_videomonitoramento_fernando.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/729/projeto_de_lei_n._076_de_2022_-_inclui_no_calendario_oficial_do_municipio_o_mes_do_esporte_gleibson.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/728/projeto_de_lei_n._077_de_2022_-_dispoe_sobre_criacao_do_conselho_municipal_de_esportes_e_lazer_gleibson.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/727/projeto_de_lei_n._078_de_2022_-_institui_o_cria_casamento_civil_comunitario_no_municipio_gleibson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/535/brn3c2af49a4628_031504.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/576/mocao_de_pesar_no_002_-_2022-camarguinho.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/516/brn3c2af49a4628_031449.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/990/mocao_de_aplauso_e_congratulacoes_no_006_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/998/mocao_de_aplauso_e_congratulacoes_no_007_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/991/mocao_de_congratulacoes_e_aplausos_no_008_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/996/mocao_de_aplauso_e_congratulacoes_no_010_-_2022_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1169/ata_da_comissao_-_fevereiro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1170/ata_da_comissao_-_marco_-_2022.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1171/ata_da_comissao_-_abril_-_2022.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1172/ata_da_comossao_-_maio_-_2022.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1173/ata_da_comissao_-_junho_-_2022.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1174/ata_da_comissao_-_julho_-_2022.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1175/ata_da_comissao_-_agosto_-_2022.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1177/ata_da_comissao_-_outubro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1178/ata_da_comissao_-_novembro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1179/ata_da_comissao_-_dezembro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1124/atas_das_sessao_de_fevereiro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1125/atas_das_sessao_de_marco_-_2022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1126/atas_das_sessao_de_abril_-_2022.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1127/atas_das_sessao_de_maio_-_2022.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1129/atas_das_sessao_de_junho_de_-_2022.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1130/atas_das_sessao_de_agosto_-_2022.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1131/atas_das_sessao_de_setembro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1132/atas_das_sessoes_de_outubro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1133/atas_das_sessoes_de_novembro_-_2022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2022/1134/atas_das_sessoes_de_dezembro_-_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>