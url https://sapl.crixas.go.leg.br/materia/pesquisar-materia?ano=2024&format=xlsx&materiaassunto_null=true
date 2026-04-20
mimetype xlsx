--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -54,1029 +54,1029 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
     <t>João Caetano Lacerda (Toninho Pio)</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_no_001_-_2024_-_toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_no_001_-_2024_-_toninho_pio.pdf</t>
   </si>
   <si>
     <t>Que seja doado a cada uma das familias carentes moradoras do referido Setor Morada do Sol III, um padrão completo de energia elétrica.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Fernando Antonio dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/885/requerimento_no_003_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/885/requerimento_no_003_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações acerca dos conselhos municipais operantes e inativos no município de Crixás-Goiás.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gleibson Gonçalves de Oliveira (Camarguinho)</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/794/requerimento_no_005_-_2024_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/794/requerimento_no_005_-_2024_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 005/2024. Requerer Manutenção das estradas vicinais de acesso as regiões, Poço Redondo Soberbo, Pouso Alto, Morro Agudo e Furadão.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/795/requerimento_no_008_-_2024_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/795/requerimento_no_008_-_2024_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 08/2024. Solicitando dar continuidade á canalização do esgoto situado no final da rua 25 de Dezembro, no setor Santa Izabel, em nossa cidade.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/796/requerimento_no_009_-_2024_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/796/requerimento_no_009_-_2024_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 09/2024. Providências ao combate a Dengue entre outras em nosso Município.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/797/requerimento_no_010_-_2024_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/797/requerimento_no_010_-_2024_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 010/2024. Solicitando que seja realizado em caráter de urgência a Reforma da Quadra de Esporte situada na "Praça Vó Broque" no Setor Morada do  Sol.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/906/requerimentro_no_016_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/906/requerimentro_no_016_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizadas ações de melhoria nas vias públicas de acesso ao setor morada do sol III.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_no_017_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_no_017_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja feito o recapeamento da massa asfáltica de todas as ruas do município de Crixás e Distrito de Auriverde.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/905/requerimento_no_018_-_2024_-_fernado_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/905/requerimento_no_018_-_2024_-_fernado_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando um cronograma para executar manutenção e serviços de patrolamento nas estradas rurais no município, priorizando as rotas de transporte escolar.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Luismar Gundim</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/886/camara_municipal_de_crixas_1.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/886/camara_municipal_de_crixas_1.pdf</t>
   </si>
   <si>
     <t>"Colocação de (1) semáforo em frente ao Açougue do Neguinho."</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/884/camara_municipal_de_crixas.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/884/camara_municipal_de_crixas.pdf</t>
   </si>
   <si>
     <t>"Patrolamento das estradas da Zona Rural do Município de Crixás-GO."</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_no_023_-_2024_-_toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_no_023_-_2024_-_toninho_pio.pdf</t>
   </si>
   <si>
     <t>Que seja feito a imediata paralização da obra de construção da ponte sobre o Rio Vermelho, que está sendo instalada no final da Rua 8, no setor Vila Nova e Setor Novo Horizonte.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Carlos Eduardo</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/</t>
+    <t>http://sapl.crixas.go.leg.br/media/</t>
   </si>
   <si>
     <t>"LIMPEZA LAGO CENTRAL, SITUADO NO SETOR CENTRAL."</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/945/camara_municipal_de_crixas_27.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/945/camara_municipal_de_crixas_27.pdf</t>
   </si>
   <si>
     <t>"LIMPEZA DO LAGO EROTIDES DE SOUZA VILAS BOAS, SITUADO NA GO-347."</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/941/camara_municipal_de_crixas_26.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/941/camara_municipal_de_crixas_26.pdf</t>
   </si>
   <si>
     <t>"QUE SEJA RECAPEADA A RUA DO CONTORNO."</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/939/camara_municipal_de_crixas_2.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/939/camara_municipal_de_crixas_2.pdf</t>
   </si>
   <si>
     <t>"ILUMINAÇÃO PÚBLICA NO LAGO EROTIDES DE SOUZA VILAS BOAS."</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Solicitando que seja feito uma varredura nos arquivos da prefeitura afim de mapear todas as obras públicas já denominadas no município de Crixás.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/791/requeriemnto_no_036_-_2024_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/791/requeriemnto_no_036_-_2024_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 036/2024. Requerer, respeitosamente de Vossa Excelência, execute os requerimentos do presente documento dos seguintes pedidos realizado em caráter de urgência: 1. Disponibilizar de (1) uma sala para pequenas reuniões parlamentares; 2. Doravante, as Sessões Púbicas desta Augusta Casa de Leis sejam transmitidas, também, pela plataforma do Instagram.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/790/requerimento_no_037_-_2024_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/790/requerimento_no_037_-_2024_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 037/2024. Requerer respeitosamente de Vossa Excelência, execute os requerimentos do presente documento como Chefe do Poder Legislativo Municipal, para atendimento dos seguintes pedidos realizados em caráter de urgência, 1. Aumentar a quantidade de câmeras de monitoramento no Plenário da Câmara; 2. Disponibilizar a colocação de extintores de incêndios nas dependências do Plenário e também nas dependências da Câmara; 3. O funcionamento da central de ar-condicionado, bem como da abertura de uma janela na sala de espera da Câmara Municipal de Crixás.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Requerimento nº 038/2024. Requerer ao Ilustre Presidente que seja despachado junto ao setor competente da Câmara Municipal de Crixás expediente designando a retomada dos boletins informativos referentes as matérias apreciadas nesta Augusta Casa de Leis.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/903/requerimento_no_039_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/903/requerimento_no_039_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando o incentivo as atividades esportivas femininas no Município de Crixás.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_no_041_-_2024_-__camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_no_041_-_2024_-__camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 041/2024.  Requer , envio de expediente ao Senhor Carlos Seixas de Brito Junior, Prefeito Municipal de Crixás, o envio de expediente ao Secretario de Infra Estrutura requerer com urgência, que seja CERCADO DE GRADE com base de alvenaria, o pátio da Feira do Produtor Rural Prefeito André Machado ( mais conhecida como feira do Produtor).</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/888/requerimento_no_042_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/888/requerimento_no_042_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando a realização de estudos técnicos afim de implantar e regularizar as sinalizações adequadas referentes ao trânsito frente aos hospitais existentes no município.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/896/requerimento_no_043_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/896/requerimento_no_043_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de (1) anel vario que apresente em sua concepção original, vias de escape para a prevenção de acidentes automobilísticos; como medida urgente; o para diminuir o enorme fluxo o automobilístico que sofre atualmente a área urbana do Município de Crixás.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/897/requerimento_no_044_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/897/requerimento_no_044_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações acerca da iluminação pública do município de Crixás e distrito de Auriverde.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/898/reqerimento_no_045_-_2024_-___fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/898/reqerimento_no_045_-_2024_-___fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando a revitalização da praça Germano Francisco de Oliveira, situada na Av. João Evangelista Rosa, Qd. 17 setor Vila Nova.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/935/camara_municipal_de_crixas_25.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/935/camara_municipal_de_crixas_25.pdf</t>
   </si>
   <si>
     <t>"REDUTOR DE VELOCIDADE, NA RUA 2018, QD:40 LT:22, SETOR NOVO HORIZONTE."</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/937/estado_de_goias.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/937/estado_de_goias.pdf</t>
   </si>
   <si>
     <t>"REDUTOR DE VELOCIDADE , NA RUA 03, QD:B LT:22, SETOR MORADA DO SOL."</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/899/reqerimento_no_048_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/899/reqerimento_no_048_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que sejam tomadas medidas necessárias para implementação de massa asfáltica, concreto ou bloqueio nas rua e vielas do Setor Vila Nova Crixás-GO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/900/requerimento_no_49_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/900/requerimento_no_49_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a troca do asfalto do pátio da Feira do Produtor Rural Prefeito André Machado, também instalação de forro tipo PVC ou outra cobertura ideal no teto da feira.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/901/requerimento_no_050_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/901/requerimento_no_050_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Que seja feita as coberturas e arquibancadas das quadras de esportes do distrito de Auriverde e também e também da praça do setor Morada do Sol. bem como também a disponibilização de banheiros, salas de vestiário para guardar pertence a disponibilização de um servidor e zelador para esses locais e praças .</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/902/requerimento_no_051_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/902/requerimento_no_051_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Que seja feito um levantamento, estudo técnico especializado em segurança de trânsito urbano em nossa cidade.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Cláudio Borges Barros</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1007/requerimento_no_052_-_2024_-_claudio_borges.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1007/requerimento_no_052_-_2024_-_claudio_borges.pdf</t>
   </si>
   <si>
     <t>Solicitando a implementação  de um redutor de velocidade na forma de lombada (quebra-molas) na rua Francisco Germano, Qd. 3 Lt. 8, frente a casa do Morrom, setor Pedro Machado.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/878/requerimento_no_055_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/878/requerimento_no_055_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando informações acerca da administração dos cemitérios públicos do nosso município, requere que seja realizada ações de melhorias.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/879/requerimento_no_056_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/879/requerimento_no_056_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Requere informações e esclarecimentos sobre os fatos e denúncias, ocorridos no dia 12 de maio do corrente ano.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/880/requerimento_no_057_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/880/requerimento_no_057_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Requerer, respeitosamente a Vossa Excelência, que seja constituído a competente Comissão Especial de Inquérito.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/881/requerimento_no_058-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/881/requerimento_no_058-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado campanha educativa, investimento e melhorias nas ruas e avenidas de Crixás GO durante esse mês Maio Amarelo.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/883/requerimento_no_059_-_2024_-_ferando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/883/requerimento_no_059_-_2024_-_ferando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado uma força tarefa para retirar todas as galhas e árvores que estejam em contato ou nos meios dos fios e rede elétrica, inclusive de alta tensão em Crixás GO e o distrito de Auriverde.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/882/requerimento_no_060_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/882/requerimento_no_060_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja adquirido um veículo ou vans  para que Crixás possa atender suas necessidades com os atendimentos médicos cirúrgicos.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_no_061_-_2024_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_no_061_-_2024_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 061/2024. Solicito que seja terminado  a PAVIMENTAÇÃP ASFALTICA da Rua Sebastião Rodrigues de Brito, que interliga a Rua Adão Ferreira de Farias no Setor Pedro Machado.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>requerimento nº 062/2024. Solicito que seja terminado a PAVIMENTAÇÃO ASFALTICA da Rua Zacarias Cavalcante, no Setor Lago Azul, em nossa cidade.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/800/requeriemento_no_065_-_2024_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/800/requeriemento_no_065_-_2024_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 065/2024. Disponibilizar cópias dos contratos e aditivos firmados entre a Câmara Municipal e prestadores de serviços em geral no que se trata da reforma e ampliação do prédio da Câmara Municipal.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/799/requerimento_no_066_-_2024_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/799/requerimento_no_066_-_2024_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 066/2024. Disponibilizar cópias dos contratos e aditivos firmados entre a Câmara Municipal de Crixás e os fornecedores de insumos em geral, prestadores de serviço em geral, extrato de todos os recursos referente ao duodécimo devolvidos aos cofres do Município pela Câmara Municipal e esclarecimentos sobre o valor do seguro do  veículo TOYOTA/COROLLA XEI ano 2022-2022 adquirido pela Câmara Municipal.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/871/requerimento_no_067_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/871/requerimento_no_067_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja enviado a esta casa de leis cópias das portarias e decretos seguindo a sequencia numérica 01 ate ultima emitida pelo Poder Executivo.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/872/requerimento_no_068_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/872/requerimento_no_068_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que realize atividades, medida e campanha, com objetivo  de educar e conscientizar a sociedade contra pratica de queimada para combater o volume de lixo produzido pela própria sociedade.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Requerimento nº 071/2024. Solicitando o envio de resposta aos ofícios e requerimentos direcionados ao nobre presidente desta Casa de Leis.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/802/requerimento_no_072_-_2024_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/802/requerimento_no_072_-_2024_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 072/2024. Solicitando que seja recolocadas em, pautas as matérias retiradas de votação em sessões ordinárias ou extraordinárias ao longo da gestão legislativa dos anos 20221/2024.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Que seja concedido o auxílio alimentação aos servidores desta Augusta Casa de leis.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/873/requerimento_no_074_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/873/requerimento_no_074_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>solicitando que seja encaminhado a este legislador relatório completo de todos os servidores municipais efetivos e comissionados, deverá constar nome, cargo exercido, as secretarias, órgãos, departamentos e setores em que atuam.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/875/requerimento_no_075_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/875/requerimento_no_075_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado o patrolamento, reparos, concertos e melhorias em todas as estradas da zona rural de nosso município.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/887/camara_municipal_de_crixas_2.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/887/camara_municipal_de_crixas_2.pdf</t>
   </si>
   <si>
     <t>"Colocação de um semáforo em frente à Mercearia Aldeia e de uma lombada eletrônica ou convencional em frente ao Supermercado Prático."</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_no_001_-_2024_-_toninho_pio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_no_001_-_2024_-_toninho_pio.pdf</t>
   </si>
   <si>
     <t>Instalação de um semáforo no cruzamento que interliga a Rua 7 com a rua 8, em frente a feira  Coberta, no setor Vila Nova, nesta cidade de Crixás.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>" INDICA AO PODER EXECUTIVO LOCAL, A VIABILIZAÇÃO DO AUMENTO SALARIAL NOS VENCIMENTIS DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE CRIXÁS, ESTADO DE GOIAS."</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/876/indicacao_no_008_-_2024_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/876/indicacao_no_008_-_2024_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo local, a viabilização do aumento salarial nos vencimentos dos Conselheiros Tutelares do Município de Crixas, Estado de Goiás.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>PJLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Marcos Ferreira de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/804/projeto_de_lei_n._001_de_2024_-_dispoe_sobre_o_diretto_de_pessoa_portadora_de_deficiencia_mental_marcos.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/804/projeto_de_lei_n._001_de_2024_-_dispoe_sobre_o_diretto_de_pessoa_portadora_de_deficiencia_mental_marcos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 01/2024. Dispõe sobre o direito da pessoa portadora de deficiência mental, intelectual ou sensorial de ingressar e permanecer em ambientes de uso coletivo acompanhado de cão de assistência no âmbito do Município de Crixás Goiás, e da outras Providências.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/805/projeto_de_lei_n._003_de_2024_-_a_ubs_6_passa_denominar_ubs_dorvacy_machado_lopes_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/805/projeto_de_lei_n._003_de_2024_-_a_ubs_6_passa_denominar_ubs_dorvacy_machado_lopes_fernando.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 03/2024. Dispõe sobre a mudança de denominação da UBS 6, localizada na rua 14, no Setor Morada do Sol II, nesta cidade de Crixás Estado de Goiás, e da outras providências.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/806/projeto_de_lei_n._004_de_2024_-_cria_o_programa_municipal_de_incentivo_ao_esporte_e_lazer_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/806/projeto_de_lei_n._004_de_2024_-_cria_o_programa_municipal_de_incentivo_ao_esporte_e_lazer_fernando.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2024. Ementa: Cria o Programa Municipal de Incentivo ao Esporte e Lazer, e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/807/projeto_de_lei_n._005_de_2024_-_a_ubs_4_passa_denominar_ubs_eunice_coelho_araujo_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/807/projeto_de_lei_n._005_de_2024_-_a_ubs_4_passa_denominar_ubs_eunice_coelho_araujo_fernando.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 005/2024. Dispõe sobre a mudança de denominação da UBS 4, localizada na Rua André Seixas, situada no Setor Pedro Machado, na cidade de Crixás, Estado de Goiás, e da outras providências.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/808/projeto_de_lei_n._006_de_2024_-_a_ubs_1_passa_denominar_ubs_amanda_xaier_maciel_fernando.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/808/projeto_de_lei_n._006_de_2024_-_a_ubs_1_passa_denominar_ubs_amanda_xaier_maciel_fernando.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2024. Dispõe sobre a mudança de denominação da UBS 1, localizada na Avenida das Oliveiras, no Setor Novo Horizonte nesta cidade de Crixás, Estado de Goiás, e dá outras providências.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/809/projeto_de_lei_n._013_de_2024_-_declara_de_utilidade_pulica_a_associacao_dos_cavaleiros_da_cavalhada_marcos.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/809/projeto_de_lei_n._013_de_2024_-_declara_de_utilidade_pulica_a_associacao_dos_cavaleiros_da_cavalhada_marcos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 013/2024. Reconhece de Utilidade Pública a Associação Cultural dos Cavaleiros da Cavalhada de Crixás/Goiás.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/810/projeto_de_lei_n._014_de_2024_-_estabelece_o_programa_de_transporte_esporte_e_lazer_para_ciclistas_cadu.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/810/projeto_de_lei_n._014_de_2024_-_estabelece_o_programa_de_transporte_esporte_e_lazer_para_ciclistas_cadu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 014/2024. Estabelece o Programa de Transporte, Esporte e Lazer para Ciclistas no Município de Crixás , e da outras providências.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/811/projeto_de_lei_n._015_de_2024_-_institui_o_dia_de_incentivo_a_pratica_e_atletas_dos_esportes_olimpicos_cadu.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/811/projeto_de_lei_n._015_de_2024_-_institui_o_dia_de_incentivo_a_pratica_e_atletas_dos_esportes_olimpicos_cadu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 015/2024. Institui o dia e a Política Municipal de Incentivo à Pratica e Atletas dos Esportes Olímpicos e Paraolímpicos no âmbito do Município de Crixás - Goiás.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>CPR - Comissão Permanente Reunida</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/812/projeto_de_lei_n._019_de_2024_-_fixa_subsidio_dos_agentes_politicos_do_municipio_de_crixas_mesa_diretora.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/812/projeto_de_lei_n._019_de_2024_-_fixa_subsidio_dos_agentes_politicos_do_municipio_de_crixas_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 019/2024. Fixa subsídio dos Agentes Políticos do Município de Crixás, Estado de Goiás, para a legislatura do ano de 2025 a 2028, e da outras providências.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/813/projeto_de_lei_n._020_de_2024_-_dispoe_sobre_denominacao_da_ponte_sobre_o_rio_vermelho_gleibson.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/813/projeto_de_lei_n._020_de_2024_-_dispoe_sobre_denominacao_da_ponte_sobre_o_rio_vermelho_gleibson.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 020/2024. Dispõe sobre denominação do nome de Joaquim Frederico Dietz, a ponte sobre o Rio Vermelho, nesta cidade de Crixás - GO, e da outras Providências.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>CPR</t>
   </si>
   <si>
     <t>Ata de Comissão</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1191/ata_da_comissao_-_fevereiro_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1191/ata_da_comissao_-_fevereiro_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de fevereiro.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1192/ata_da_comissao_-_marco_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1192/ata_da_comissao_-_marco_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de março.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1193/ata_da_comissao_-_abril_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1193/ata_da_comissao_-_abril_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de abril.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1194/ata_da_comissao_-_maio_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1194/ata_da_comissao_-_maio_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de maio.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1195/ata_da_comissao_-_junho_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1195/ata_da_comissao_-_junho_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de junho.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1196/ata_da_comissao_-_agosto_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1196/ata_da_comissao_-_agosto_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês agosto.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1197/ata_da_comissao_-_setembro_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1197/ata_da_comissao_-_setembro_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de setembro.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1198/ata_da_comissao_-_outubro_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1198/ata_da_comissao_-_outubro_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de outubro.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1199/ata_da_comissao_-_outubro_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1199/ata_da_comissao_-_outubro_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de novembro.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1200/ata_da_comissao_-_dezembro_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1200/ata_da_comissao_-_dezembro_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de dezembro.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>ATSES</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1146/atas_da_sessoes_de_fevereiro_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1146/atas_da_sessoes_de_fevereiro_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Primeiro Período Ordinário (Fevereiro).</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1147/atas_das_sessoes_de_marco_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1147/atas_das_sessoes_de_marco_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Segundo Período Ordinário (Março).</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1148/atas_das_sessoes_de_abril_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1148/atas_das_sessoes_de_abril_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Terceiro Período Ordinário (Abril).</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1149/atas_das_sessoes_de_maio_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1149/atas_das_sessoes_de_maio_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Quarto Período Ordinário (Maio).</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1150/atas_das_sessoes_de_junho_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1150/atas_das_sessoes_de_junho_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Quinto Período Ordinário (Junho).</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1151/atas_das_sessoes_de_agosto_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1151/atas_das_sessoes_de_agosto_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões Sexto Período Ordinário (Agosto).</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1152/atas_das_sessoes_de_setembro_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1152/atas_das_sessoes_de_setembro_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Sétimo Período Ordinário (Setembro).</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1153/atas_das_sessoes_de_outubro_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1153/atas_das_sessoes_de_outubro_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Oitavo Período Ordinário (Outubro).</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1154/atas_das_sessoes_de_novembro_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1154/atas_das_sessoes_de_novembro_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do Nono Período Ordinário (Novembro).</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1155/atas_das_sessoes_de_dezembro_-_2024.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1155/atas_das_sessoes_de_dezembro_-_2024.pdf</t>
   </si>
   <si>
     <t>Atas das Sessões do décimo Período Ordinário (Dezembro).</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Of</t>
   </si>
   <si>
     <t>Ofícios</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/793/oficio_no_030_-_2024_-.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/793/oficio_no_030_-_2024_-.pdf</t>
   </si>
   <si>
     <t>Ofício nº 030. com os nossos cumprimentos, tem este por finalidade de passar ás mãos Vossa Excelência, cópia de Indicação e Requerimentos devidamente aprovados pelo plenário desta Augusta casa de Leis para Vossa apreciação.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/792/oficio_no_040_-_2024_-.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/792/oficio_no_040_-_2024_-.pdf</t>
   </si>
   <si>
     <t>Ofício nº 040/2024. Com os nossos cumprimentos, tem este por finalidade de passar ás mãos de Vossa Excelência, cópias de Indicações e Requerimentos devidamente aprovados pelo plenário desta Augusta casa de leis para Vossa apreciação.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1383,67 +1383,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_no_001_-_2024_-_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/885/requerimento_no_003_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/794/requerimento_no_005_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/795/requerimento_no_008_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/796/requerimento_no_009_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/797/requerimento_no_010_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/906/requerimentro_no_016_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_no_017_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/905/requerimento_no_018_-_2024_-_fernado_antonio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/886/camara_municipal_de_crixas_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/884/camara_municipal_de_crixas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_no_023_-_2024_-_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/945/camara_municipal_de_crixas_27.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/941/camara_municipal_de_crixas_26.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/939/camara_municipal_de_crixas_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/791/requeriemnto_no_036_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/790/requerimento_no_037_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/903/requerimento_no_039_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_no_041_-_2024_-__camarguinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/888/requerimento_no_042_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/896/requerimento_no_043_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/897/requerimento_no_044_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/898/reqerimento_no_045_-_2024_-___fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/935/camara_municipal_de_crixas_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/937/estado_de_goias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/899/reqerimento_no_048_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/900/requerimento_no_49_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/901/requerimento_no_050_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/902/requerimento_no_051_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1007/requerimento_no_052_-_2024_-_claudio_borges.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/878/requerimento_no_055_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/879/requerimento_no_056_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/880/requerimento_no_057_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/881/requerimento_no_058-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/883/requerimento_no_059_-_2024_-_ferando_antonio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/882/requerimento_no_060_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_no_061_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/800/requeriemento_no_065_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/799/requerimento_no_066_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/871/requerimento_no_067_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/872/requerimento_no_068_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/802/requerimento_no_072_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/873/requerimento_no_074_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/875/requerimento_no_075_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/887/camara_municipal_de_crixas_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_no_001_-_2024_-_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/876/indicacao_no_008_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/804/projeto_de_lei_n._001_de_2024_-_dispoe_sobre_o_diretto_de_pessoa_portadora_de_deficiencia_mental_marcos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/805/projeto_de_lei_n._003_de_2024_-_a_ubs_6_passa_denominar_ubs_dorvacy_machado_lopes_fernando.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/806/projeto_de_lei_n._004_de_2024_-_cria_o_programa_municipal_de_incentivo_ao_esporte_e_lazer_fernando.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/807/projeto_de_lei_n._005_de_2024_-_a_ubs_4_passa_denominar_ubs_eunice_coelho_araujo_fernando.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/808/projeto_de_lei_n._006_de_2024_-_a_ubs_1_passa_denominar_ubs_amanda_xaier_maciel_fernando.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/809/projeto_de_lei_n._013_de_2024_-_declara_de_utilidade_pulica_a_associacao_dos_cavaleiros_da_cavalhada_marcos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/810/projeto_de_lei_n._014_de_2024_-_estabelece_o_programa_de_transporte_esporte_e_lazer_para_ciclistas_cadu.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/811/projeto_de_lei_n._015_de_2024_-_institui_o_dia_de_incentivo_a_pratica_e_atletas_dos_esportes_olimpicos_cadu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/812/projeto_de_lei_n._019_de_2024_-_fixa_subsidio_dos_agentes_politicos_do_municipio_de_crixas_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/813/projeto_de_lei_n._020_de_2024_-_dispoe_sobre_denominacao_da_ponte_sobre_o_rio_vermelho_gleibson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1191/ata_da_comissao_-_fevereiro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1192/ata_da_comissao_-_marco_-_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1193/ata_da_comissao_-_abril_-_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1194/ata_da_comissao_-_maio_-_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1195/ata_da_comissao_-_junho_-_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1196/ata_da_comissao_-_agosto_-_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1197/ata_da_comissao_-_setembro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1198/ata_da_comissao_-_outubro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1199/ata_da_comissao_-_outubro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1200/ata_da_comissao_-_dezembro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1146/atas_da_sessoes_de_fevereiro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1147/atas_das_sessoes_de_marco_-_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1148/atas_das_sessoes_de_abril_-_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1149/atas_das_sessoes_de_maio_-_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1150/atas_das_sessoes_de_junho_-_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1151/atas_das_sessoes_de_agosto_-_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1152/atas_das_sessoes_de_setembro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1153/atas_das_sessoes_de_outubro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1154/atas_das_sessoes_de_novembro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1155/atas_das_sessoes_de_dezembro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/793/oficio_no_030_-_2024_-.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/792/oficio_no_040_-_2024_-.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1018/requerimento_no_001_-_2024_-_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/885/requerimento_no_003_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/794/requerimento_no_005_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/795/requerimento_no_008_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/796/requerimento_no_009_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/797/requerimento_no_010_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/906/requerimentro_no_016_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/907/requerimento_no_017_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/905/requerimento_no_018_-_2024_-_fernado_antonio.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/886/camara_municipal_de_crixas_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/884/camara_municipal_de_crixas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1022/requerimento_no_023_-_2024_-_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/945/camara_municipal_de_crixas_27.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/941/camara_municipal_de_crixas_26.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/939/camara_municipal_de_crixas_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/791/requeriemnto_no_036_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/790/requerimento_no_037_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/903/requerimento_no_039_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/788/requerimento_no_041_-_2024_-__camarguinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/888/requerimento_no_042_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/896/requerimento_no_043_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/897/requerimento_no_044_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/898/reqerimento_no_045_-_2024_-___fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/935/camara_municipal_de_crixas_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/937/estado_de_goias.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/899/reqerimento_no_048_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/900/requerimento_no_49_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/901/requerimento_no_050_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/902/requerimento_no_051_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1007/requerimento_no_052_-_2024_-_claudio_borges.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/878/requerimento_no_055_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/879/requerimento_no_056_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/880/requerimento_no_057_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/881/requerimento_no_058-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/883/requerimento_no_059_-_2024_-_ferando_antonio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/882/requerimento_no_060_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/801/requerimento_no_061_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/800/requeriemento_no_065_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/799/requerimento_no_066_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/871/requerimento_no_067_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/872/requerimento_no_068_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/802/requerimento_no_072_-_2024_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/873/requerimento_no_074_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/875/requerimento_no_075_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/887/camara_municipal_de_crixas_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1021/requerimento_no_001_-_2024_-_toninho_pio.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/876/indicacao_no_008_-_2024_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/804/projeto_de_lei_n._001_de_2024_-_dispoe_sobre_o_diretto_de_pessoa_portadora_de_deficiencia_mental_marcos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/805/projeto_de_lei_n._003_de_2024_-_a_ubs_6_passa_denominar_ubs_dorvacy_machado_lopes_fernando.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/806/projeto_de_lei_n._004_de_2024_-_cria_o_programa_municipal_de_incentivo_ao_esporte_e_lazer_fernando.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/807/projeto_de_lei_n._005_de_2024_-_a_ubs_4_passa_denominar_ubs_eunice_coelho_araujo_fernando.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/808/projeto_de_lei_n._006_de_2024_-_a_ubs_1_passa_denominar_ubs_amanda_xaier_maciel_fernando.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/809/projeto_de_lei_n._013_de_2024_-_declara_de_utilidade_pulica_a_associacao_dos_cavaleiros_da_cavalhada_marcos.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/810/projeto_de_lei_n._014_de_2024_-_estabelece_o_programa_de_transporte_esporte_e_lazer_para_ciclistas_cadu.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/811/projeto_de_lei_n._015_de_2024_-_institui_o_dia_de_incentivo_a_pratica_e_atletas_dos_esportes_olimpicos_cadu.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/812/projeto_de_lei_n._019_de_2024_-_fixa_subsidio_dos_agentes_politicos_do_municipio_de_crixas_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/813/projeto_de_lei_n._020_de_2024_-_dispoe_sobre_denominacao_da_ponte_sobre_o_rio_vermelho_gleibson.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1191/ata_da_comissao_-_fevereiro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1192/ata_da_comissao_-_marco_-_2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1193/ata_da_comissao_-_abril_-_2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1194/ata_da_comissao_-_maio_-_2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1195/ata_da_comissao_-_junho_-_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1196/ata_da_comissao_-_agosto_-_2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1197/ata_da_comissao_-_setembro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1198/ata_da_comissao_-_outubro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1199/ata_da_comissao_-_outubro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1200/ata_da_comissao_-_dezembro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1146/atas_da_sessoes_de_fevereiro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1147/atas_das_sessoes_de_marco_-_2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1148/atas_das_sessoes_de_abril_-_2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1149/atas_das_sessoes_de_maio_-_2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1150/atas_das_sessoes_de_junho_-_2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1151/atas_das_sessoes_de_agosto_-_2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1152/atas_das_sessoes_de_setembro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1153/atas_das_sessoes_de_outubro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1154/atas_das_sessoes_de_novembro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/1155/atas_das_sessoes_de_dezembro_-_2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/793/oficio_no_030_-_2024_-.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2024/792/oficio_no_040_-_2024_-.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>