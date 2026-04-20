--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -51,1674 +51,1674 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimentos</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_no_001_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_no_001_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Que seja feita Reforma total, da área pública conhecida como Estádio Municipal de Auriverde, situado no Distrito de Auriverde, neste Município de Crixás.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ovidio do Lali</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_002_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_002_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitando recapeamento com massa asfáltica todas as Ruas e Avenidas do Distrito de Auriverde, parte integrante desta municipalidade.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_003_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_003_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Reforma total do Colégio Municipal Aurita Pereira da Silva, instalado na Rua Luiz Silva s/n no Distrito de Auriverde parte integrante desse Município, com Finalidade de realizar algumas adequações,</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_004_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_004_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Reformar  prédio da UBS Manoel Xavier Ferreira, situada na Rua do Contorno s/n, no Distrito de Auriverde parte integrante desta municipalidade.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_005_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_005_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Reformara a Quadra de Esporte, situada na Rua Goiânia, no Distrito de Auriverde, parte integrante desta municipalidade.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_no_007_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_no_007_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Designar  uma ambulância que fique a disposição dos moradores do Assentamento PA Alírio Corrêa neste Município de Crixás.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/940/requerimento_no_008_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/940/requerimento_no_008_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Instalar dez (10) Mata-Burros de aço, nas fazendas da Região das Duas Ponte, neste Município de Crixás, e se necessário fazer algumas adequações.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/</t>
+    <t>http://sapl.crixas.go.leg.br/media/</t>
   </si>
   <si>
     <t>Instalar dez (10) Mata Burros de aço nas fazendas da Região do Canabarro, neste Município de Crixás, e se necessário fazer algumas adequações.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1063/requerimento_no_011_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1063/requerimento_no_011_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Instalar dez (10) Mata Burros  de aço, nas fazendas da Região do Alagado neste Município de Crixás e se necessário fazer adequações.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Reconstruir a ponte sobre o Rio Vermelho, na estrada vicinal que interliga a GO-156 (Crixás-Auriverde) ás fazendas das regiões da Cana Brava a Fazenda Moinho á GO-336 (Crixás-Guarinos), juntos a propriedade do senhor Tião Gundim, neste Município de Crixás.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Fredderyko da Tittan</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no_014_-_2025_-_fredderyko_tavares.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no_014_-_2025_-_fredderyko_tavares.pdf</t>
   </si>
   <si>
     <t>Construir uma ponte sobreo Córrego Soberbo, na estrada vicinal que interliga as fazendas da região da Fazenda Grande à GO-336 (CRIXÁS-GUARINOS), junto a propriedade do senhor Wilson Alencar.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_no_015_-_2025_-_fredderyko_tavares.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_no_015_-_2025_-_fredderyko_tavares.pdf</t>
   </si>
   <si>
     <t>Solicitando a conclusão de um licenciamento ambiental para construção do Anel Viário em torno da  cidade de Crixás.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Fernando Antonio dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_no_017_-_2025_-__fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_no_017_-_2025_-__fernando_antonio.pdf</t>
   </si>
   <si>
     <t>s</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Gleibson Gonçalves de Oliveira (Camarguinho)</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_no_018_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_no_018_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Para tomar providências cabíveis no sentido de penalizar  as pessoas que estão jogando entulhos, ossos de animais mortos, em estado de putrefação, nas saídas para as cidades circunvizinhas.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_no_019_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_no_019_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Solicitando elaboração de um projeto  solicitando a conclusão do licenciamento ambiental para construção de um anel viário.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_no_020_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_no_020_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Que seja criado uma casa de apoio em Goiânia, capital do Estado.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/962/requerimento_no_021_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/962/requerimento_no_021_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Solicitar que seja realizado em caráter de urgência a compra de lixeiras.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/961/requerimento_no_023_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/961/requerimento_no_023_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Solicitar a disponibilização de um container  para regularização da coleta de resíduos sólidos na comunidade da zona rural (XAVIER) localizada a 5 km da cidade nas proximidades da GO-347, primeira entrada a direita após povoado.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/960/requerimento_no_024_-_2025_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/960/requerimento_no_024_-_2025_camarguinho.pdf</t>
   </si>
   <si>
     <t>Construção de calçadas margeando o loteamento Morada do a Sol III, a esquerda da GO-347 entre o Posto Zema e a Cerâmica .</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/959/requerimento_no_025_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/959/requerimento_no_025_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Solicitando, a continuidade do prolongamento da rua feito recentemente, anexo ao setor Vila São João, em nossa cidade.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/958/requerimento_no_026_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/958/requerimento_no_026_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Referente a limpeza  iluminação e reforma dos Cemitérios em nossa cidade.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/957/requerimento_no_027_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/957/requerimento_no_027_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Solicitando instalar uma faixa de pedestre  elevada na Avenida 10, em frente ao prédio da Pax Aliaça.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_no_028_-_2025_-__fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_no_028_-_2025_-__fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Para que seja pavimentado ao entorno da UBS 1, SAMU, fórum e OAB que fica localizado, entre a Rua 2008 e  Av. das Oliveiras.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_no_029_-_2025_-_fredderyko_tavares.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_no_029_-_2025_-_fredderyko_tavares.pdf</t>
   </si>
   <si>
     <t>Solicitando instalar placas de sinalização vertical, a serem fixadas na vertical ao lodo ou suspensas nas Ruas Avenidas e nas Saídas das principais rodovias que interliga Crixás a Santa Terezinha de Goiás pela GO-337, Crixás à Uirapuru pela GO-158; Crixás a Nova Crixás pela GO-336; e Crixás a Itapaci GO-336.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Limiro Bessa</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_no_030_-_2025_-_limiro_bessa.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_no_030_-_2025_-_limiro_bessa.pdf</t>
   </si>
   <si>
     <t>Requerer Manutenção geral da iluminação pública no município de Crixás, bem com a substituição de lâmpadas nos pontos em que se fizerem necessários.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_no_031_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_no_031_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Que seja construído  um campo de futebol no Assentamento Chico Mendes.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_no_032_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_no_032_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Entopir erosões abaixo do aterro de uma represa de grande porte situada na sede do Assentamento PA Chico Mendes.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_033_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_033_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Solicitar a revitalização da Praça Geraldo Navarro Marques.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_no_034_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_no_034_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Solicitando dar continuidade à canalização do esgoto situado no final da rua 25 de Dezembro, no setor Santa Izabel dentre outas providencias em nossa cidade.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Solicitando que seja feita total reforma e limpeza do parque infantil, situado na  praça da Bíblia, em nossa idade.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_no_036_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_no_036_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>A instalação de tendas permanentes e/ou móvel nos cemitérios Caminho da Paz e São João.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no_037_-_2025_-_fredderyko_tavares.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no_037_-_2025_-_fredderyko_tavares.pdf</t>
   </si>
   <si>
     <t>Construir uma ponte sore o Córrego Mato Grande, na estrada vicinal que interliga GO-156 na região do Bardaia, junto á fazenda do senhor Crenon de Souza neste Município de Crixás.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no_038_-_2025_-_fredderyko_tavares.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no_038_-_2025_-_fredderyko_tavares.pdf</t>
   </si>
   <si>
     <t>Finalidade de construir uma ponte premoldada sobre o  Córrego Fundo estrada vicinal que interliga GO-347 a GO-156 na região do Bardaia, próximo a fazenda do senhor Mazinho Navarro, neste Município de Crixás.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_no_040_-_2025_-_fernando_antonio_e_kassia_ferraz.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_no_040_-_2025_-_fernando_antonio_e_kassia_ferraz.pdf</t>
   </si>
   <si>
     <t>Requerer realização da EXPOCRIXÁS de 2025, uma vez que é a festa cartão postal de nossa cidade e sem dúvida nenhuma festa é mais esperada dos Crixaenses.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_no_041_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_no_041_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Determinar a construção de uma ponte de concreto na rua 2000, que interligam o setor Novo Horizonte ao Setor Portal dos Sonhos, em nossa cidade.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_no_044_-_2025_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_no_044_-_2025_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solicitando a Reforma Geral do Terminal Rodoviário de nossa cidade.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_no_045_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_no_045_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitando a Reconstrução da Ponte Sobre o Córrego Barreiro Bonito, na estrada mestre que interliga a Região Canabarro, com a Região Fazenda Bonito.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_no_046_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_no_046_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitando a Reconstrução da Ponte Sobre o Córrego do Acampamento na Fazenda Fortaleza no PA Alirio Correia.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_no_047_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_no_047_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitando reconstrução de  uma ponte sobre o Córrego Inbeziho Bonito, na Região do Inbé, neste Município de Crixás.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_no_048_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_no_048_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitando a Reforma da Ponte  Sobre o Córrego Taquari, próxima á Fazenda do Senhor Abel Xavier, na região do Riachão.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_no_049_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_no_049_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção da ponte sobre o Córrego da Cuia da Mulata, neste município de Crixás.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Solicitando ao poder público municipal a criação de politicas e incentivos a pratica de esportes  feminino.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_no_051_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_no_051_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerer respeitosamente a Vossa Excelência, caso tenha garantia notificar a empresa prestadora de serviços responsável pela pavimentação asfáltica de parte do Setor Morada do Sol III nesta cidade de Crixás Estado de Goiás.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Solicitando do mesmo aquisição de uma ambulância tipo móvel para o Hospital Honória Dietz, nesta cidade de Crixás.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1075/requerimento_no_053_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1075/requerimento_no_053_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Instalar parquinho infantil, na Escola Municipal Rural da  Fazendo Soberbo, neste Município de Crixás.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_no_054_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_no_054_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Solicitando  instalar uma faixa de pedestre elevada na Avenida das Oliveiras em frete ao prédio da Creche Nair Maciel, nesta cidade Crixás.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1077/requerimento_no_062_-_2025_-_ovidio_francisco.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1077/requerimento_no_062_-_2025_-_ovidio_francisco.pdf</t>
   </si>
   <si>
     <t>Solicitando  a realização de estudos técnicos para a reativação do semáforo na Avenida das Oliveiras, frente ao Bar Avenida Premium.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1078/requerimento_no_063_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1078/requerimento_no_063_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sore o pagamento do piso salarial atualizado do magistério para o exercício de 2025.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_no_064_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_no_064_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica de parte do Setor Morada do Sol III nesta cidade de Crixás.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_no_065_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_no_065_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerendo a disponibilização de um veículo para as Unidades Básica de Saúde - UBS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1081/requerimento_no_066_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1081/requerimento_no_066_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>A reconduzir o veículo Celta atualmente utilizado por esta casa de Leis a frota da prefeitura municipal de Crixás.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Construir uma galeria  de águas pluviais.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_no_068_-_2025_-_fredderyko_raphaell.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_no_068_-_2025_-_fredderyko_raphaell.pdf</t>
   </si>
   <si>
     <t>Instalar três (3) Mata-burros de aço na estrada vicinal que interliga a GO-156 (Crixás-Auriverde) ás fazendas das regiões da Cana Brava e Fazenda Moinho á GO-336 (Crixás-Guarinos), junto a propriedade do senhor Tião Gundim, neste Município de Crixás.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento_no_069_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento_no_069_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Informar qual destino foram tomados os recursos financeiros de duas (2) emendas parlamentares, destinados ao Município de Crixás, sendo a 1ª de n. 0247/2021 parte integrante do processo n. 2022000442000862, e a 2ª de n. 0224/2021 parte integrante do processo de n. 202200042000852, num valor estipulado de R$ 100.000,00 (cem mil reais) cada uma, destinadas á esta municipalidade?</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1085/requerimento_no_070_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1085/requerimento_no_070_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Que seja reativada a rede de internet WI-FI gratuita em todas as praças públicas de nossa cidade de Crixás.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1086/requerimento_no_071_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1086/requerimento_no_071_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Apoio de um ONIBUS e profissionais para levar os jovens que serão selecionados para participar da visita na Assembleia Legislativa de Goiás, para conhecer o projeto Deputados e Deputadas do Futuro.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1087/requerimento_no_072_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1087/requerimento_no_072_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerendo a implantação de rede de saneamento básico no setor Morada do Sol III.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1088/requerimento_no_073_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1088/requerimento_no_073_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Requerendo a atendimento  médico e odontológico no Assentamento Chico Mendes.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_no_074_-_2025_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_no_074_-_2025_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Solução e melhorias no transporte escolar urbano dos alunos das escolas e colégios, principalmente no ônibus que transporta os alunos do colégio Militar na cidade de Crixás-GO.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_no_75_-requer_a_pavimentacao_asfaltica_da_rua_zacarias_cavalcante..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_no_75_-requer_a_pavimentacao_asfaltica_da_rua_zacarias_cavalcante..pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica da Rua Zacarias Cavalcante.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1116/requerimento_no_76_-_requer_a_mudanca_da_subestacao_de_energia_eletrica_instalada_nas_imediacoes_do_setor_morada_do_sol_iii..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1116/requerimento_no_76_-_requer_a_mudanca_da_subestacao_de_energia_eletrica_instalada_nas_imediacoes_do_setor_morada_do_sol_iii..pdf</t>
   </si>
   <si>
     <t>Requer a mudança da subestação de energia elétrica instalada nas imediações do setor Morada do Sol III.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1117/requerimento_no_77_-_requer_a_remocao_e_relocacao_de_quebra-molas_na_rua_platina..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1117/requerimento_no_77_-_requer_a_remocao_e_relocacao_de_quebra-molas_na_rua_platina..pdf</t>
   </si>
   <si>
     <t>Requer a remoção e relocação de quebra-molas na Rua Platina.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1118/requerimento_no_78_-_requer_a_pavientacao_asfaltica_ou__instalacao_de_placas_de_concreto_no_estacinamento_da_praca_da_alimentacao..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1118/requerimento_no_78_-_requer_a_pavientacao_asfaltica_ou__instalacao_de_placas_de_concreto_no_estacinamento_da_praca_da_alimentacao..pdf</t>
   </si>
   <si>
     <t>Requer a pavimentação asfáltica ou  instalação de placas de concreto no estacionamento da praça da alimentação.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1119/requermento_no_79_-_requer_a_implementacao_de_redutor_de_velocidade_na_rua_germano_francisco_de_oliveira..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1119/requermento_no_79_-_requer_a_implementacao_de_redutor_de_velocidade_na_rua_germano_francisco_de_oliveira..pdf</t>
   </si>
   <si>
     <t>Requer a implementação de redutor de velocidade na Rua Germano Francisco de Oliveira.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_no_81_-_requer_a_realizacao_das_comemoracoes_da_semana_do_evangelico_conforme_instituido_pela_lei_no_2.0652021..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_no_81_-_requer_a_realizacao_das_comemoracoes_da_semana_do_evangelico_conforme_instituido_pela_lei_no_2.0652021..pdf</t>
   </si>
   <si>
     <t>Requer a realização das comemorações da Semana do Evangélico conforme instituído pela lei nº 2.065/2021.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1103/requerimento_n_82_-_requer_a_realizacao_das_comemoracoes_do_dia_do_evangelico..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1103/requerimento_n_82_-_requer_a_realizacao_das_comemoracoes_do_dia_do_evangelico..pdf</t>
   </si>
   <si>
     <t>Requer a realização das comemorações do Dia do Evangélico.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1095/requerimento_no_83_-_requer_a_implementacao_do_projeto_conviver_e_promocao_social_no_distrito_de_auriverde..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1095/requerimento_no_83_-_requer_a_implementacao_do_projeto_conviver_e_promocao_social_no_distrito_de_auriverde..pdf</t>
   </si>
   <si>
     <t>Requer a implementação do projeto conviver e promoção social no Distrito de Auriverde.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_no_84_-_requer_a_instalacao_de_dois_elevadores_automotivos_na_garagem_municipal..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_no_84_-_requer_a_instalacao_de_dois_elevadores_automotivos_na_garagem_municipal..pdf</t>
   </si>
   <si>
     <t>Requer a instalação de dois elevadores automotivos na garagem municipal.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_no_85_-_requer_a_instalacao_de_rede_eletrica_na_rua_joao_evangelista_no_distrito_de_auriverde..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_no_85_-_requer_a_instalacao_de_rede_eletrica_na_rua_joao_evangelista_no_distrito_de_auriverde..pdf</t>
   </si>
   <si>
     <t>Requer a instalação de rede elétrica na Rua João Evangelista no Distrito de Auriverde.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_n_86_-_requer_a_criacao_de_abrigo_municipal_dos_idosos..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_n_86_-_requer_a_criacao_de_abrigo_municipal_dos_idosos..pdf</t>
   </si>
   <si>
     <t>Requer a criação de abrigo municipal dos idosos.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_n_87-_requer_a_instalacao_do_sistema_de_balizamento_noturno..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_n_87-_requer_a_instalacao_do_sistema_de_balizamento_noturno..pdf</t>
   </si>
   <si>
     <t>Requer a instalação do sistema de balizamento noturno.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_no_89_-_requer_a_criacao_de_comissao_especial_para_elaboracao_de_plano_de_cargos_e_salarios_dos_servidores_publicos..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_no_89_-_requer_a_criacao_de_comissao_especial_para_elaboracao_de_plano_de_cargos_e_salarios_dos_servidores_publicos..pdf</t>
   </si>
   <si>
     <t>Requer a criação de comissão especial para elaboração de plano de cargos e salários dos servidores públicos.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1108/requerimento_no_90_-_requer_adequacao_monetaria_dos_salarios_dos_professores_e_monitores_do_processo_seletivo..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1108/requerimento_no_90_-_requer_adequacao_monetaria_dos_salarios_dos_professores_e_monitores_do_processo_seletivo..pdf</t>
   </si>
   <si>
     <t>Requer adequação monetária dos salários dos professores e monitores do processo seletivo.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_no_93_-_requer_a_realizacao_de_sinalizacao_horizontal_e_vertical_de_transito..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_no_93_-_requer_a_realizacao_de_sinalizacao_horizontal_e_vertical_de_transito..pdf</t>
   </si>
   <si>
     <t>Requer a realização de sinalização horizontal e vertical de trânsito.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1092/requerimento_no_94_-_requer_a_instalacao_de_manilhas_para_captacao_das_aguas_que_descem_de_varias_ruas_cuja_evasao_se_da_na_rua_13_de_maio..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1092/requerimento_no_94_-_requer_a_instalacao_de_manilhas_para_captacao_das_aguas_que_descem_de_varias_ruas_cuja_evasao_se_da_na_rua_13_de_maio..pdf</t>
   </si>
   <si>
     <t>Requer a instalação de manilhas para captação das águas que descem de várias ruas cuja evasão se dá na Rua 13 de Maio.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Marcos Ferreira de Araújo</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1096/requerimento_no_95_-_requer_a_catalogar_os_tumulos_para_que_cada_jazigos_seja_identificado_nos_cemitarios_municipais._2.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1096/requerimento_no_95_-_requer_a_catalogar_os_tumulos_para_que_cada_jazigos_seja_identificado_nos_cemitarios_municipais._2.pdf</t>
   </si>
   <si>
     <t>Requer a catalogar os túmulos para que cada jazigos seja identificado nos cemitérios municipais.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_no_96_-_requer_a_canalizacao_do_leito_do_rio_lavapes..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_no_96_-_requer_a_canalizacao_do_leito_do_rio_lavapes..pdf</t>
   </si>
   <si>
     <t>Requer a canalização do leito do rio Lavapés.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1109/requerimento_no_97_-_requer_informacoes_acerca_das_areas_publicasalusiva_ao_setor_santos_reis..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1109/requerimento_no_97_-_requer_informacoes_acerca_das_areas_publicasalusiva_ao_setor_santos_reis..pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das áreas públicas alusiva ao setor Santos Reis.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_no_98_-_requer_instalacao_de_quabra-molastipo_tachao_bidirecional_na_rua_circular..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_no_98_-_requer_instalacao_de_quabra-molastipo_tachao_bidirecional_na_rua_circular..pdf</t>
   </si>
   <si>
     <t>Requer instalação de quebra-molas tipo tachão bidirecional na Rua Circular, no trecho entre a Avenida das Oliveiras e a Chácara do Dr. Bel, no setor Novo Horizonte.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_no_99_-_requer_implementacao_de_redutores_de_velocidade_na_rua_8..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_no_99_-_requer_implementacao_de_redutores_de_velocidade_na_rua_8..pdf</t>
   </si>
   <si>
     <t>Requer implementação de redutores de velocidade na Rua 8.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1110/requerimento_no_100_-_requer_a_concretagem_e_reforma_do_galpao_da_garagem_da_secretaria_de_infra-estrutura..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1110/requerimento_no_100_-_requer_a_concretagem_e_reforma_do_galpao_da_garagem_da_secretaria_de_infra-estrutura..pdf</t>
   </si>
   <si>
     <t>Requer a concretagem e reforma do galpão da garagem da secretaria de infraestrutura.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1122/requerimento_no_101_-_requer_a_construcao_das_coberturas_e_arquibancadas_da_quabra_da_morada_do_sol_e_do_distrito_de_auriverde..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1122/requerimento_no_101_-_requer_a_construcao_das_coberturas_e_arquibancadas_da_quabra_da_morada_do_sol_e_do_distrito_de_auriverde..pdf</t>
   </si>
   <si>
     <t>Requer a construção das coberturas e arquibancadas da quadra da morada do sol e do Distrito de Auriverde.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_no_102_-_requer_a_reconstrucao_da_ponte_sobre_o_rio_crixas-mirim..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_no_102_-_requer_a_reconstrucao_da_ponte_sobre_o_rio_crixas-mirim..pdf</t>
   </si>
   <si>
     <t>Requer a reconstrução da ponte sobre o rio Crixás-mirim.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Kássia Ferraz</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1112/requerimento_no_103_-_requer_a_celebracao_de_parceria_entre_o_municipio_e_a_entidade_centro_de_equitacao_e_equoterapia..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1112/requerimento_no_103_-_requer_a_celebracao_de_parceria_entre_o_municipio_e_a_entidade_centro_de_equitacao_e_equoterapia..pdf</t>
   </si>
   <si>
     <t>Requer a celebração de parceria entre o município e a entidade Centro de Equitação e Equoterapia.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1120/requerimento_no_106_-_requer_a_distribuicao_de_computadores_e_impressoras_aos_professores_da_rede_municipal_de_educacao..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1120/requerimento_no_106_-_requer_a_distribuicao_de_computadores_e_impressoras_aos_professores_da_rede_municipal_de_educacao..pdf</t>
   </si>
   <si>
     <t>Requer a distribuição de computadores, notebooks e impressoras aos professores da rede municipal de educação.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1121/requerimento_no_107_-_requer_a_retomada_da_fanfarra_unicipal_e_outros..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1121/requerimento_no_107_-_requer_a_retomada_da_fanfarra_unicipal_e_outros..pdf</t>
   </si>
   <si>
     <t>Requer a retomada da fanfarra municipal e outros eventos.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1160/requerimento_no_110_-_requer_a_viabilizacao_de_recuo_de_calcada_na_rua_do_comercio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1160/requerimento_no_110_-_requer_a_viabilizacao_de_recuo_de_calcada_na_rua_do_comercio.pdf</t>
   </si>
   <si>
     <t>Requer a viabilização de recuo de calçada na Rua do Comércio  popularmente conhecido por "Calçadão da Vila Nova"</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1161/requerimento_no_111_-_requer_a_canalizacao_de_corrego_no_setor_pedro_machado_extensao_para_vila_sao_joao.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1161/requerimento_no_111_-_requer_a_canalizacao_de_corrego_no_setor_pedro_machado_extensao_para_vila_sao_joao.pdf</t>
   </si>
   <si>
     <t>Requer a canalização de córrego no setor Pedro Machado, extensão para Vila São João.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1162/requerimento_no_112_-requer_acoes_de_melhorias_e_benfeitorias_n_feira_coberta.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1162/requerimento_no_112_-requer_acoes_de_melhorias_e_benfeitorias_n_feira_coberta.pdf</t>
   </si>
   <si>
     <t>Reivindicando melhorias e benfeitorias a serem realizadas na Feira do Produtor Rural Prefeito André Machado.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Requer a construção de ponte pré-moldada sobre o córrego Meia Pataca.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1164/requerimento_no_114_-_requer_a_poda_de_capim_nas_rodovias_go-347_e_go-156.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1164/requerimento_no_114_-_requer_a_poda_de_capim_nas_rodovias_go-347_e_go-156.pdf</t>
   </si>
   <si>
     <t>Requer a poda de capim nas rodovias GO-347 e GO-156.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1166/requerimento_no_116_-_requer_a_correcao_de_terreno_instalacao_de_meio-fio_e_pavimentacao_asfaltica..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1166/requerimento_no_116_-_requer_a_correcao_de_terreno_instalacao_de_meio-fio_e_pavimentacao_asfaltica..pdf</t>
   </si>
   <si>
     <t>Requer a correção de terreno, instalação de meio-fio e pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1165/requerimento_no_117_-_requer_manutencao_e_limpeza_do_cemiterio_caminho_da_paz..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1165/requerimento_no_117_-_requer_manutencao_e_limpeza_do_cemiterio_caminho_da_paz..pdf</t>
   </si>
   <si>
     <t>Requer manutenção e limpeza do cemitério Caminho da Paz.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1167/requerimento_no_118_-_requer_a_retirada_de_bloquetes_e_paralelepipedos_das_ruas_e_avenidas.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1167/requerimento_no_118_-_requer_a_retirada_de_bloquetes_e_paralelepipedos_das_ruas_e_avenidas.pdf</t>
   </si>
   <si>
     <t>Requer a retirada de bloquetes e paralelepípedos das ruas e avenidas.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1168/requerimento_no_120_-_requer_investientos_e_melhorias_na_avenida_das_oliveiras_e_demias_ruas_da_cidade..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1168/requerimento_no_120_-_requer_investientos_e_melhorias_na_avenida_das_oliveiras_e_demias_ruas_da_cidade..pdf</t>
   </si>
   <si>
     <t>Requer investimentos e melhorias na Avenida das Oliveiras e demais ruas da cidade.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_no_123_-_requer_a_conclusao_da_pavimentacao_em_parte_das_ruas_jk_luiz_silva_e_paranoa..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_no_123_-_requer_a_conclusao_da_pavimentacao_em_parte_das_ruas_jk_luiz_silva_e_paranoa..pdf</t>
   </si>
   <si>
     <t>Requer a conclusão da pavimentação em parte das ruas JK, Luiz Silva e Paranoá.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_no_124_-_requer_premiacao_ao_campeao_do_rodeio_da_expocrixas..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_no_124_-_requer_premiacao_ao_campeao_do_rodeio_da_expocrixas..pdf</t>
   </si>
   <si>
     <t>Requer premiação ao campeão do rodeio da ExpoCrixás.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_no_125_-_requer_a_revitalizacao_dos_lagos_municpais._1.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_no_125_-_requer_a_revitalizacao_dos_lagos_municpais._1.pdf</t>
   </si>
   <si>
     <t>Requer a revitalização dos lagos municipais.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_no_126_-_requer_parceria_dos_orgaos_completentes_para_poda_de_arvores_de_arvores_proximas_a_rede_eletrica..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_no_126_-_requer_parceria_dos_orgaos_completentes_para_poda_de_arvores_de_arvores_proximas_a_rede_eletrica..pdf</t>
   </si>
   <si>
     <t>Requer parceria dos órgãos competentes para poda de arvores de árvores próximas a rede elétrica.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_no_127_-_requer_o_patrolamento_das_estradas_vicinais_de_acesso_a_regiaodas_fazendas_soberbo_morro_agudo_e_fiuradao..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_no_127_-_requer_o_patrolamento_das_estradas_vicinais_de_acesso_a_regiaodas_fazendas_soberbo_morro_agudo_e_fiuradao..pdf</t>
   </si>
   <si>
     <t>PATROLAMENTO DAS ESTRADAS VICINAIS DE ACESSO A REGIÃO DAS FAZENDAS, SOBERBO, MORRO AGUDO E FURADÃO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1212/requerimento_no_128_-_requer_transporte_ao_moradores_de_auriverde_e_assentamentos_circunvizinhos_a_expocrixas_2025..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1212/requerimento_no_128_-_requer_transporte_ao_moradores_de_auriverde_e_assentamentos_circunvizinhos_a_expocrixas_2025..pdf</t>
   </si>
   <si>
     <t>Requer transporte ao moradores de Auriverde e assentamentos circunvizinhos a ExpoCrixás 2025.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_no_129_-_requer_a_revitalizacao_dos_lagos_municpais..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_no_129_-_requer_a_revitalizacao_dos_lagos_municpais..pdf</t>
   </si>
   <si>
     <t>Requer  manutenção e a revitalização dos lagos municipais.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_no_130_-_requer_a_implementacao_de_politicas_publicas_voltadas_ao_meio_ambiente..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_no_130_-_requer_a_implementacao_de_politicas_publicas_voltadas_ao_meio_ambiente..pdf</t>
   </si>
   <si>
     <t>Requer a implementação de políticas públicas voltadas ao meio ambiente.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_no_131_-_requer_a_tercerizacao_para_frota_de_atendimento_a_secretaria_de_saude..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_no_131_-_requer_a_tercerizacao_para_frota_de_atendimento_a_secretaria_de_saude..pdf</t>
   </si>
   <si>
     <t>Requer a terceirização para frota de atendimento a secretaria de saúde.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_no_132_-_requer_a_retomada_do_defile_do_dia_da_independencia_no_municipio..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_no_132_-_requer_a_retomada_do_defile_do_dia_da_independencia_no_municipio..pdf</t>
   </si>
   <si>
     <t>Requer a retomada do desfile do Dia da Independência no município.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1217/requerimento_no_133_-_requer_a_entrega_das_escrituras_para_os_moradores_do_setor_maroda_do_sol_i_e_ii..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1217/requerimento_no_133_-_requer_a_entrega_das_escrituras_para_os_moradores_do_setor_maroda_do_sol_i_e_ii..pdf</t>
   </si>
   <si>
     <t>Requer a entrega das escrituras para os moradores do setor Marada do Sol I e II.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_no_134_-_requer_a_elaboracao_de_politicas_publicas_visando_a_causa_animal_no_municipio..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_no_134_-_requer_a_elaboracao_de_politicas_publicas_visando_a_causa_animal_no_municipio..pdf</t>
   </si>
   <si>
     <t>Solicitando a formalização de parcerias entre a Secretaria Municipal de Meio  Ambiente,  Secretaria  de  Saúde  e  o  setor  de  Zoonoses, com o objetivo  de  promover  medidas,  ações  e  politicas  públicas  voltadas  a causa animal, especialmente no que se refere ao controle populacional e ao bem-estar de animais em situação de rua no município de Crixas-GO.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicações</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_no_001_-_2025_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_no_001_-_2025_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal que seja concedido reajuste salarial aos Conselheiros Tutelares do Município de Crixás.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_no_003_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_no_003_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado um novo leilão com os bens ( veículos, maquinas e sucatas) da secretaria de infraestrutura que não foram arrematados no leilão do dia 03/09/2019, indica á reavaliar o valor do lance inicial de cada itens, bem como a possibilidade de incluir novos bens no leilão a ser realizado.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_no_004_-_2025_-__camarguingo.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_no_004_-_2025_-__camarguingo.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal  para elaborar um Projeto de Lei que dispõe sobre construção de feira coberta, no Distrito de Auriverde neste Município de Crixás.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_no_005_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_no_005_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica a elaborar um Projeto de Lei para  construir uma pequena praça em frete ao Cemitério Central, e instalar um Memorial que traz ás memórias dos entes queridos ali enterrados.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_006_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_006_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo local, criar junto a prefeitura municipal de Crixás, o Programa de Assistencial Vale Gás.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_no_007_-_2025_-_camarguino.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_no_007_-_2025_-_camarguino.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a elaborar um Projeto de Lei autorizando a Construção de um restaurante Comunitário Municipal nesta cidade de Crixás.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_no_008_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_no_008_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a realização de um planejamento estratégico para recuperação das estradas rurais do município.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_no_009_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_no_009_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo local, que seja realizado a reforma do ponte de taxi incluindo  cobertura  e um banheiro público na praça Inácio José de Campos Crixás-GO.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_no_010_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_no_010_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica a proposição de projeto de lei que institui no âmbito do  município de Crixás a constituição do Serviço de inspeção municipal  e os procedimentos que produzam produtos de origem animal.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_no_011_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_no_011_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica que seja realizado a reforma nos pontos de freteiros incluindo cobertura e um banheiro público em demais pontos existentes em Crixás-GO.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_no_012_-_2025_-__camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_no_012_-_2025_-__camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica a elaboração de dois (2) projetos de leis; um a criação do Conselho e outo  que cria o Fundo Municipal  de proteção e defesa dos animais.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_no_013_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_no_013_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo que faça uma adequação na Lei nº 704, de 17 de Julho de 1989, que criou o cargo de Monitor de Sala de Aula.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_no_014_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_no_014_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica ao ilustre Prefeito para elabora um projeto de lei que autoriza Poder Executivo a construir um canil público  no âmbito do Município de Crixás.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_no_015_-_2025_-_marcos_ferreira.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_no_015_-_2025_-_marcos_ferreira.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal Allan Paes Xavier a firmar contato com empresas especializada em gestão de serviços cemiteriais.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_no_016_-_2025_-_camarguinho.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_no_016_-_2025_-_camarguinho.pdf</t>
   </si>
   <si>
     <t>Indica ao poder executivo em firmar convênio entre a Prefeitura Municipal de Crixás e a Clínica Multidisciplinar Alegra, com objetivo de garantir atendimento terapêutico especializado ás crianças autistas e suas famílias, que atualmente  enfrentam grandes dificuldades para acessar esses serviços.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_no_017_-_2025_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_no_017_-_2025_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal Allan Paes Xavier a construção de aterro sanitário para destinação final dos resíduos produzidos no município de Crixás - Goiás.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1061/indicacao_no_018_-_2025_-_marcos_ferreira.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1061/indicacao_no_018_-_2025_-_marcos_ferreira.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal Allan Paes Xavier a conceder reajuste salarial aos monitores escolares do município de Crixás - Goiás.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_019_-_2025_-_fernando_antonio.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_019_-_2025_-_fernando_antonio.pdf</t>
   </si>
   <si>
     <t>Indica ao prefeito municipal , que seja concedido Cartão Bolsa Estudo, chromebook, bem como outros matérias escolares e benefícios  a exemplo de governo do estado, para alunos com nota e frequência exemplares e na média prevista na rede municipal.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1111/indicacao_-_indica_ao_poder_executivo_a_aquisicao_de_uma_sonda_de_perfuracao_de_poco_artesianos_com_compeensor..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1111/indicacao_-_indica_ao_poder_executivo_a_aquisicao_de_uma_sonda_de_perfuracao_de_poco_artesianos_com_compeensor..pdf</t>
   </si>
   <si>
     <t>INDICA ao poder executivo a aquisição de uma sonda de perfuração de poço artesianos com compressor.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_22_-_indica_a_elaboraca_de_projeto_de_lei_para_aquisicao_de_terreno_e_construcao_de_clube_reecreativo_municipal_adequando_a_lei_muncipal_no_738..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_22_-_indica_a_elaboraca_de_projeto_de_lei_para_aquisicao_de_terreno_e_construcao_de_clube_reecreativo_municipal_adequando_a_lei_muncipal_no_738..pdf</t>
   </si>
   <si>
     <t>INDICA a elaboração de projeto de lei para aquisição de terreno e construção de Clube recreativo municipal, adequando a lei municipal nº 738.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_24_-_indica_o_resjuste_salarial_dos_professores_e_monitores_em_regime_de_constratacao_pelo_poder_publico..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_24_-_indica_o_resjuste_salarial_dos_professores_e_monitores_em_regime_de_constratacao_pelo_poder_publico..pdf</t>
   </si>
   <si>
     <t>INDICA o reajuste salarial dos professores e monitores em regime de contratação pelo poder público.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_26_-_indica_a_criacao_do_fundo_municipal_de_seguranca_publica..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_26_-_indica_a_criacao_do_fundo_municipal_de_seguranca_publica..pdf</t>
   </si>
   <si>
     <t>INDICA a criação do fundo municipal de segurança pública.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_no_27_-_inica_a_criacao_do_conselho_e_do_fundo_municipal_do_pronon..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_no_27_-_inica_a_criacao_do_conselho_e_do_fundo_municipal_do_pronon..pdf</t>
   </si>
   <si>
     <t>Inica a criação do conselho e do fundo municipal do PRONON.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_no_28_-_indica_alteracao_na_parte_fisica_da_praca_da_biblia_para_construir_estacionamento..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_no_28_-_indica_alteracao_na_parte_fisica_da_praca_da_biblia_para_construir_estacionamento..pdf</t>
   </si>
   <si>
     <t>Indica alteração na parte física da Praça da Bíblia para construir estacionamento.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>PJLEI</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1158/projeto_de_lei_n._003_de_2025_-_altera_lei_1250-2001_denominacao_do_estadio_municipal..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1158/projeto_de_lei_n._003_de_2025_-_altera_lei_1250-2001_denominacao_do_estadio_municipal..pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1250/2001, denominação do Estádio Municipal.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>CPR - Comissão Permanente Reunida</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_n._004_de_2025_-_auxilio_alimentacao_dos_vereadoresmesa_diretora..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_n._004_de_2025_-_auxilio_alimentacao_dos_vereadoresmesa_diretora..pdf</t>
   </si>
   <si>
     <t>Auxílio Alimentação dos Vereadores.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_lei_n._005_de_2019_-_a_rua_e_da_vila_sao_joao_passa_a_denominar_rua_dona_lica_limiro..pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_lei_n._005_de_2019_-_a_rua_e_da_vila_sao_joao_passa_a_denominar_rua_dona_lica_limiro..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova denominação da rua E, setor Vila São João, nesta cidade de Crixás, doravante passará a denominar-se Rua Dona Lica, e da outras providências.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_n._006_de_2025_-_reconhce_de_utilidade_publica_a_assoc._dos_catireiros_e_folioes_marcos.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_n._006_de_2025_-_reconhce_de_utilidade_publica_a_assoc._dos_catireiros_e_folioes_marcos.pdf</t>
   </si>
   <si>
     <t>Reconhece de UTILIDADE PÚBLICA a Associação. dos Catireiros e Foliões.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei_no_026_-_2025_-__mesa_diretora_da_camara.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei_no_026_-_2025_-__mesa_diretora_da_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Crixás, Estado de Goiás, a Filiar-se e Contribuir mensalmente em favor da Associação de Câmaras Municipais e Vereadores de Goiás.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>CPR</t>
   </si>
   <si>
     <t>Ata de Comissão</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1201/ata_da_comissao_-_fevereiro_-_2025.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1201/ata_da_comissao_-_fevereiro_-_2025.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de fevereiro.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1202/ata_da_comissao_-_marco_-_2025.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1202/ata_da_comissao_-_marco_-_2025.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de março.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1203/ata_da_comissao_-_abril_-_2025.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1203/ata_da_comissao_-_abril_-_2025.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de abril.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1204/ata_da_comissao_-_maio_-_2025.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1204/ata_da_comissao_-_maio_-_2025.pdf</t>
   </si>
   <si>
     <t>Atas das reuniões da Comissão Permanente Reunida mês de 2025.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>ATSES</t>
   </si>
   <si>
     <t>ATA DAS SESSÕES ORDINÁRIAS</t>
   </si>
   <si>
-    <t>https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1156/ata_da_sessao_para_eleicao_da_mesa_diretora_da_camara_-_2025_a_2026.pdf</t>
+    <t>http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1156/ata_da_sessao_para_eleicao_da_mesa_diretora_da_camara_-_2025_a_2026.pdf</t>
   </si>
   <si>
     <t>Ata da Sessão para Eleição da Mesa Diretora da Câmara - 2025 á 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2025,67 +2025,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_no_001_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_002_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_003_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_004_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_005_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_no_007_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/940/requerimento_no_008_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1063/requerimento_no_011_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no_014_-_2025_-_fredderyko_tavares.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_no_015_-_2025_-_fredderyko_tavares.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_no_017_-_2025_-__fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_no_018_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_no_019_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_no_020_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/962/requerimento_no_021_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/961/requerimento_no_023_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/960/requerimento_no_024_-_2025_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/959/requerimento_no_025_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/958/requerimento_no_026_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/957/requerimento_no_027_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_no_028_-_2025_-__fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_no_029_-_2025_-_fredderyko_tavares.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_no_030_-_2025_-_limiro_bessa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_no_031_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_no_032_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_033_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_no_034_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_no_036_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no_037_-_2025_-_fredderyko_tavares.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no_038_-_2025_-_fredderyko_tavares.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_no_040_-_2025_-_fernando_antonio_e_kassia_ferraz.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_no_041_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_no_044_-_2025_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_no_045_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_no_046_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_no_047_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_no_048_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_no_049_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_no_051_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1075/requerimento_no_053_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_no_054_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1077/requerimento_no_062_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1078/requerimento_no_063_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_no_064_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_no_065_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1081/requerimento_no_066_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_no_068_-_2025_-_fredderyko_raphaell.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento_no_069_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1085/requerimento_no_070_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1086/requerimento_no_071_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1087/requerimento_no_072_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1088/requerimento_no_073_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_no_074_-_2025_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_no_75_-requer_a_pavimentacao_asfaltica_da_rua_zacarias_cavalcante..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1116/requerimento_no_76_-_requer_a_mudanca_da_subestacao_de_energia_eletrica_instalada_nas_imediacoes_do_setor_morada_do_sol_iii..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1117/requerimento_no_77_-_requer_a_remocao_e_relocacao_de_quebra-molas_na_rua_platina..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1118/requerimento_no_78_-_requer_a_pavientacao_asfaltica_ou__instalacao_de_placas_de_concreto_no_estacinamento_da_praca_da_alimentacao..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1119/requermento_no_79_-_requer_a_implementacao_de_redutor_de_velocidade_na_rua_germano_francisco_de_oliveira..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_no_81_-_requer_a_realizacao_das_comemoracoes_da_semana_do_evangelico_conforme_instituido_pela_lei_no_2.0652021..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1103/requerimento_n_82_-_requer_a_realizacao_das_comemoracoes_do_dia_do_evangelico..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1095/requerimento_no_83_-_requer_a_implementacao_do_projeto_conviver_e_promocao_social_no_distrito_de_auriverde..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_no_84_-_requer_a_instalacao_de_dois_elevadores_automotivos_na_garagem_municipal..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_no_85_-_requer_a_instalacao_de_rede_eletrica_na_rua_joao_evangelista_no_distrito_de_auriverde..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_n_86_-_requer_a_criacao_de_abrigo_municipal_dos_idosos..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_n_87-_requer_a_instalacao_do_sistema_de_balizamento_noturno..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_no_89_-_requer_a_criacao_de_comissao_especial_para_elaboracao_de_plano_de_cargos_e_salarios_dos_servidores_publicos..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1108/requerimento_no_90_-_requer_adequacao_monetaria_dos_salarios_dos_professores_e_monitores_do_processo_seletivo..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_no_93_-_requer_a_realizacao_de_sinalizacao_horizontal_e_vertical_de_transito..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1092/requerimento_no_94_-_requer_a_instalacao_de_manilhas_para_captacao_das_aguas_que_descem_de_varias_ruas_cuja_evasao_se_da_na_rua_13_de_maio..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1096/requerimento_no_95_-_requer_a_catalogar_os_tumulos_para_que_cada_jazigos_seja_identificado_nos_cemitarios_municipais._2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_no_96_-_requer_a_canalizacao_do_leito_do_rio_lavapes..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1109/requerimento_no_97_-_requer_informacoes_acerca_das_areas_publicasalusiva_ao_setor_santos_reis..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_no_98_-_requer_instalacao_de_quabra-molastipo_tachao_bidirecional_na_rua_circular..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_no_99_-_requer_implementacao_de_redutores_de_velocidade_na_rua_8..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1110/requerimento_no_100_-_requer_a_concretagem_e_reforma_do_galpao_da_garagem_da_secretaria_de_infra-estrutura..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1122/requerimento_no_101_-_requer_a_construcao_das_coberturas_e_arquibancadas_da_quabra_da_morada_do_sol_e_do_distrito_de_auriverde..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_no_102_-_requer_a_reconstrucao_da_ponte_sobre_o_rio_crixas-mirim..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1112/requerimento_no_103_-_requer_a_celebracao_de_parceria_entre_o_municipio_e_a_entidade_centro_de_equitacao_e_equoterapia..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1120/requerimento_no_106_-_requer_a_distribuicao_de_computadores_e_impressoras_aos_professores_da_rede_municipal_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1121/requerimento_no_107_-_requer_a_retomada_da_fanfarra_unicipal_e_outros..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1160/requerimento_no_110_-_requer_a_viabilizacao_de_recuo_de_calcada_na_rua_do_comercio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1161/requerimento_no_111_-_requer_a_canalizacao_de_corrego_no_setor_pedro_machado_extensao_para_vila_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1162/requerimento_no_112_-requer_acoes_de_melhorias_e_benfeitorias_n_feira_coberta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1164/requerimento_no_114_-_requer_a_poda_de_capim_nas_rodovias_go-347_e_go-156.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1166/requerimento_no_116_-_requer_a_correcao_de_terreno_instalacao_de_meio-fio_e_pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1165/requerimento_no_117_-_requer_manutencao_e_limpeza_do_cemiterio_caminho_da_paz..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1167/requerimento_no_118_-_requer_a_retirada_de_bloquetes_e_paralelepipedos_das_ruas_e_avenidas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1168/requerimento_no_120_-_requer_investientos_e_melhorias_na_avenida_das_oliveiras_e_demias_ruas_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_no_123_-_requer_a_conclusao_da_pavimentacao_em_parte_das_ruas_jk_luiz_silva_e_paranoa..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_no_124_-_requer_premiacao_ao_campeao_do_rodeio_da_expocrixas..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_no_125_-_requer_a_revitalizacao_dos_lagos_municpais._1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_no_126_-_requer_parceria_dos_orgaos_completentes_para_poda_de_arvores_de_arvores_proximas_a_rede_eletrica..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_no_127_-_requer_o_patrolamento_das_estradas_vicinais_de_acesso_a_regiaodas_fazendas_soberbo_morro_agudo_e_fiuradao..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1212/requerimento_no_128_-_requer_transporte_ao_moradores_de_auriverde_e_assentamentos_circunvizinhos_a_expocrixas_2025..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_no_129_-_requer_a_revitalizacao_dos_lagos_municpais..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_no_130_-_requer_a_implementacao_de_politicas_publicas_voltadas_ao_meio_ambiente..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_no_131_-_requer_a_tercerizacao_para_frota_de_atendimento_a_secretaria_de_saude..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_no_132_-_requer_a_retomada_do_defile_do_dia_da_independencia_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1217/requerimento_no_133_-_requer_a_entrega_das_escrituras_para_os_moradores_do_setor_maroda_do_sol_i_e_ii..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_no_134_-_requer_a_elaboracao_de_politicas_publicas_visando_a_causa_animal_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_no_001_-_2025_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_no_003_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_no_004_-_2025_-__camarguingo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_no_005_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_006_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_no_007_-_2025_-_camarguino.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_no_008_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_no_009_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_no_010_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_no_011_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_no_012_-_2025_-__camarguinho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_no_013_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_no_014_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_no_015_-_2025_-_marcos_ferreira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_no_016_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_no_017_-_2025_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1061/indicacao_no_018_-_2025_-_marcos_ferreira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_019_-_2025_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1111/indicacao_-_indica_ao_poder_executivo_a_aquisicao_de_uma_sonda_de_perfuracao_de_poco_artesianos_com_compeensor..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_22_-_indica_a_elaboraca_de_projeto_de_lei_para_aquisicao_de_terreno_e_construcao_de_clube_reecreativo_municipal_adequando_a_lei_muncipal_no_738..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_24_-_indica_o_resjuste_salarial_dos_professores_e_monitores_em_regime_de_constratacao_pelo_poder_publico..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_26_-_indica_a_criacao_do_fundo_municipal_de_seguranca_publica..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_no_27_-_inica_a_criacao_do_conselho_e_do_fundo_municipal_do_pronon..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_no_28_-_indica_alteracao_na_parte_fisica_da_praca_da_biblia_para_construir_estacionamento..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1158/projeto_de_lei_n._003_de_2025_-_altera_lei_1250-2001_denominacao_do_estadio_municipal..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_n._004_de_2025_-_auxilio_alimentacao_dos_vereadoresmesa_diretora..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_lei_n._005_de_2019_-_a_rua_e_da_vila_sao_joao_passa_a_denominar_rua_dona_lica_limiro..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_n._006_de_2025_-_reconhce_de_utilidade_publica_a_assoc._dos_catireiros_e_folioes_marcos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei_no_026_-_2025_-__mesa_diretora_da_camara.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1201/ata_da_comissao_-_fevereiro_-_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1202/ata_da_comissao_-_marco_-_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1203/ata_da_comissao_-_abril_-_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1204/ata_da_comissao_-_maio_-_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1156/ata_da_sessao_para_eleicao_da_mesa_diretora_da_camara_-_2025_a_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/949/requerimento_no_001_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_no_002_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/946/requerimento_no_003_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no_004_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no_005_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_no_007_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/940/requerimento_no_008_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1063/requerimento_no_011_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no_014_-_2025_-_fredderyko_tavares.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/933/requerimento_no_015_-_2025_-_fredderyko_tavares.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/967/requerimento_no_017_-_2025_-__fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/965/requerimento_no_018_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/964/requerimento_no_019_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/963/requerimento_no_020_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/962/requerimento_no_021_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/961/requerimento_no_023_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/960/requerimento_no_024_-_2025_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/959/requerimento_no_025_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/958/requerimento_no_026_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/957/requerimento_no_027_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/966/requerimento_no_028_-_2025_-__fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/932/requerimento_no_029_-_2025_-_fredderyko_tavares.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1016/requerimento_no_030_-_2025_-_limiro_bessa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/956/requerimento_no_031_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/955/requerimento_no_032_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_033_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/953/requerimento_no_034_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/951/requerimento_no_036_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no_037_-_2025_-_fredderyko_tavares.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no_038_-_2025_-_fredderyko_tavares.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1065/requerimento_no_040_-_2025_-_fernando_antonio_e_kassia_ferraz.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_no_041_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1066/requerimento_no_044_-_2025_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1067/requerimento_no_045_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1068/requerimento_no_046_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1069/requerimento_no_047_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1070/requerimento_no_048_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1071/requerimento_no_049_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1073/requerimento_no_051_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1075/requerimento_no_053_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1076/requerimento_no_054_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1077/requerimento_no_062_-_2025_-_ovidio_francisco.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1078/requerimento_no_063_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1079/requerimento_no_064_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1080/requerimento_no_065_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1081/requerimento_no_066_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1083/requerimento_no_068_-_2025_-_fredderyko_raphaell.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1084/requerimento_no_069_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1085/requerimento_no_070_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1086/requerimento_no_071_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1087/requerimento_no_072_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1088/requerimento_no_073_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1089/requerimento_no_074_-_2025_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1115/requerimento_no_75_-requer_a_pavimentacao_asfaltica_da_rua_zacarias_cavalcante..pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1116/requerimento_no_76_-_requer_a_mudanca_da_subestacao_de_energia_eletrica_instalada_nas_imediacoes_do_setor_morada_do_sol_iii..pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1117/requerimento_no_77_-_requer_a_remocao_e_relocacao_de_quebra-molas_na_rua_platina..pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1118/requerimento_no_78_-_requer_a_pavientacao_asfaltica_ou__instalacao_de_placas_de_concreto_no_estacinamento_da_praca_da_alimentacao..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1119/requermento_no_79_-_requer_a_implementacao_de_redutor_de_velocidade_na_rua_germano_francisco_de_oliveira..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1106/requerimento_no_81_-_requer_a_realizacao_das_comemoracoes_da_semana_do_evangelico_conforme_instituido_pela_lei_no_2.0652021..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1103/requerimento_n_82_-_requer_a_realizacao_das_comemoracoes_do_dia_do_evangelico..pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1095/requerimento_no_83_-_requer_a_implementacao_do_projeto_conviver_e_promocao_social_no_distrito_de_auriverde..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1097/requerimento_no_84_-_requer_a_instalacao_de_dois_elevadores_automotivos_na_garagem_municipal..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1098/requerimento_no_85_-_requer_a_instalacao_de_rede_eletrica_na_rua_joao_evangelista_no_distrito_de_auriverde..pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1104/requerimento_n_86_-_requer_a_criacao_de_abrigo_municipal_dos_idosos..pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1105/requerimento_n_87-_requer_a_instalacao_do_sistema_de_balizamento_noturno..pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1107/requerimento_no_89_-_requer_a_criacao_de_comissao_especial_para_elaboracao_de_plano_de_cargos_e_salarios_dos_servidores_publicos..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1108/requerimento_no_90_-_requer_adequacao_monetaria_dos_salarios_dos_professores_e_monitores_do_processo_seletivo..pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1114/requerimento_no_93_-_requer_a_realizacao_de_sinalizacao_horizontal_e_vertical_de_transito..pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1092/requerimento_no_94_-_requer_a_instalacao_de_manilhas_para_captacao_das_aguas_que_descem_de_varias_ruas_cuja_evasao_se_da_na_rua_13_de_maio..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1096/requerimento_no_95_-_requer_a_catalogar_os_tumulos_para_que_cada_jazigos_seja_identificado_nos_cemitarios_municipais._2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1090/requerimento_no_96_-_requer_a_canalizacao_do_leito_do_rio_lavapes..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1109/requerimento_no_97_-_requer_informacoes_acerca_das_areas_publicasalusiva_ao_setor_santos_reis..pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1091/requerimento_no_98_-_requer_instalacao_de_quabra-molastipo_tachao_bidirecional_na_rua_circular..pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1113/requerimento_no_99_-_requer_implementacao_de_redutores_de_velocidade_na_rua_8..pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1110/requerimento_no_100_-_requer_a_concretagem_e_reforma_do_galpao_da_garagem_da_secretaria_de_infra-estrutura..pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1122/requerimento_no_101_-_requer_a_construcao_das_coberturas_e_arquibancadas_da_quabra_da_morada_do_sol_e_do_distrito_de_auriverde..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1099/requerimento_no_102_-_requer_a_reconstrucao_da_ponte_sobre_o_rio_crixas-mirim..pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1112/requerimento_no_103_-_requer_a_celebracao_de_parceria_entre_o_municipio_e_a_entidade_centro_de_equitacao_e_equoterapia..pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1120/requerimento_no_106_-_requer_a_distribuicao_de_computadores_e_impressoras_aos_professores_da_rede_municipal_de_educacao..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1121/requerimento_no_107_-_requer_a_retomada_da_fanfarra_unicipal_e_outros..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1160/requerimento_no_110_-_requer_a_viabilizacao_de_recuo_de_calcada_na_rua_do_comercio.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1161/requerimento_no_111_-_requer_a_canalizacao_de_corrego_no_setor_pedro_machado_extensao_para_vila_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1162/requerimento_no_112_-requer_acoes_de_melhorias_e_benfeitorias_n_feira_coberta.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1164/requerimento_no_114_-_requer_a_poda_de_capim_nas_rodovias_go-347_e_go-156.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1166/requerimento_no_116_-_requer_a_correcao_de_terreno_instalacao_de_meio-fio_e_pavimentacao_asfaltica..pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1165/requerimento_no_117_-_requer_manutencao_e_limpeza_do_cemiterio_caminho_da_paz..pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1167/requerimento_no_118_-_requer_a_retirada_de_bloquetes_e_paralelepipedos_das_ruas_e_avenidas.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1168/requerimento_no_120_-_requer_investientos_e_melhorias_na_avenida_das_oliveiras_e_demias_ruas_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1207/requerimento_no_123_-_requer_a_conclusao_da_pavimentacao_em_parte_das_ruas_jk_luiz_silva_e_paranoa..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1208/requerimento_no_124_-_requer_premiacao_ao_campeao_do_rodeio_da_expocrixas..pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1209/requerimento_no_125_-_requer_a_revitalizacao_dos_lagos_municpais._1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1210/requerimento_no_126_-_requer_parceria_dos_orgaos_completentes_para_poda_de_arvores_de_arvores_proximas_a_rede_eletrica..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1211/requerimento_no_127_-_requer_o_patrolamento_das_estradas_vicinais_de_acesso_a_regiaodas_fazendas_soberbo_morro_agudo_e_fiuradao..pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1212/requerimento_no_128_-_requer_transporte_ao_moradores_de_auriverde_e_assentamentos_circunvizinhos_a_expocrixas_2025..pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1213/requerimento_no_129_-_requer_a_revitalizacao_dos_lagos_municpais..pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1214/requerimento_no_130_-_requer_a_implementacao_de_politicas_publicas_voltadas_ao_meio_ambiente..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1215/requerimento_no_131_-_requer_a_tercerizacao_para_frota_de_atendimento_a_secretaria_de_saude..pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1216/requerimento_no_132_-_requer_a_retomada_do_defile_do_dia_da_independencia_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1217/requerimento_no_133_-_requer_a_entrega_das_escrituras_para_os_moradores_do_setor_maroda_do_sol_i_e_ii..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1218/requerimento_no_134_-_requer_a_elaboracao_de_politicas_publicas_visando_a_causa_animal_no_municipio..pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/971/indicacao_no_001_-_2025_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/970/indicacao_no_003_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/972/indicacao_no_004_-_2025_-__camarguingo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/973/indicacao_no_005_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/974/indicacao_no_006_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/975/indicacao_no_007_-_2025_-_camarguino.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/976/indicacao_no_008_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/977/indicacao_no_009_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/978/indicacao_no_010_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/979/indicacao_no_011_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/980/indicacao_no_012_-_2025_-__camarguinho.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/981/indicacao_no_013_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/982/indicacao_no_014_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1058/indicacao_no_015_-_2025_-_marcos_ferreira.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1059/indicacao_no_016_-_2025_-_camarguinho.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1060/indicacao_no_017_-_2025_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1061/indicacao_no_018_-_2025_-_marcos_ferreira.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1062/indicacao_no_019_-_2025_-_fernando_antonio.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1111/indicacao_-_indica_ao_poder_executivo_a_aquisicao_de_uma_sonda_de_perfuracao_de_poco_artesianos_com_compeensor..pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1100/indicacao_no_22_-_indica_a_elaboraca_de_projeto_de_lei_para_aquisicao_de_terreno_e_construcao_de_clube_reecreativo_municipal_adequando_a_lei_muncipal_no_738..pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1101/indicacao_no_24_-_indica_o_resjuste_salarial_dos_professores_e_monitores_em_regime_de_constratacao_pelo_poder_publico..pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1102/indicacao_no_26_-_indica_a_criacao_do_fundo_municipal_de_seguranca_publica..pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1205/indicacao_no_27_-_inica_a_criacao_do_conselho_e_do_fundo_municipal_do_pronon..pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1206/indicacao_no_28_-_indica_alteracao_na_parte_fisica_da_praca_da_biblia_para_construir_estacionamento..pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1158/projeto_de_lei_n._003_de_2025_-_altera_lei_1250-2001_denominacao_do_estadio_municipal..pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1157/projeto_de_lei_n._004_de_2025_-_auxilio_alimentacao_dos_vereadoresmesa_diretora..pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1015/projeto_de_lei_n._005_de_2019_-_a_rua_e_da_vila_sao_joao_passa_a_denominar_rua_dona_lica_limiro..pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1159/projeto_de_lei_n._006_de_2025_-_reconhce_de_utilidade_publica_a_assoc._dos_catireiros_e_folioes_marcos.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1219/projeto_de_lei_no_026_-_2025_-__mesa_diretora_da_camara.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1201/ata_da_comissao_-_fevereiro_-_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1202/ata_da_comissao_-_marco_-_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1203/ata_da_comissao_-_abril_-_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1204/ata_da_comissao_-_maio_-_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.crixas.go.leg.br/media/sapl/public/materialegislativa/2025/1156/ata_da_sessao_para_eleicao_da_mesa_diretora_da_camara_-_2025_a_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="226.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="225.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>